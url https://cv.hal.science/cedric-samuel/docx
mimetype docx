--- v0 (2026-03-11)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate‐co‐adipate )/poly(amide‐11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate‐co‐adipate )/poly(amide‐11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3B10F8F"/>
+    <w:nsid w:val="9F6BAACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>