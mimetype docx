--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate‐co‐adipate )/poly(amide‐11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, 32 (7), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PVDF - LiFePO4 porous composites manufactured by twin-screw extrusion for energy storage technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-processing of porous boosters for RT-RFB: Morphology tuning and impact on reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(L-Lactide): A Biobased Material with Remarkable Piezoelectric Properties For Emerging Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MATELEC (Matériaux Électroactifs et Applications) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Villeneuve D'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F6BAACD"/>
+    <w:nsid w:val="D711C142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vernagut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dorchies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>