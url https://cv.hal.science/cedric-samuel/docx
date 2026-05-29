--- v2 (2026-05-06)
+++ v3 (2026-05-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, 32 (7), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PVDF - LiFePO4 porous composites manufactured by twin-screw extrusion for energy storage technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-processing of porous boosters for RT-RFB: Morphology tuning and impact on reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(L-Lactide): A Biobased Material with Remarkable Piezoelectric Properties For Emerging Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MATELEC (Matériaux Électroactifs et Applications) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Villeneuve D'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cédric SAMUEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, IMT Nord Europe, Centre For Materials and Processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cedric-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0101-4992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161211771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ppj0IXsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-6596-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur Ingénieur HDR - Physique, Chimie et Transformation des Matériaux Polymères</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous NaTi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-PVDF Composite Granules as Negolyte Boosters for Sodium-Based Redox-Targeting Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.5c03266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure, thermal, rheological and mechanical properties of self-reinforced melt-spun high-and low-density polyethylene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 339, pp.129123. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PEDOT particles and manufacturing of electrically-conductive PEO / PEDOT thermoplastic composites by twin-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Karst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.126577. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies, Compatibilization and Properties of Immiscible PLA-Based Blends with Engineering Polymers: An Overview of Recent Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (13), pp.1776. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16131776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous LiFePO4/PVDF composites for large scale redox targeting flow battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lotenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, 32 (7), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Considerations in Processing Self-Reinforced Thermoplastic Polymer Nanocomposites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.637. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erroumayssae Sabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied System Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nano)Fibrillar morphology development in biobased poly(butylene succinate-co-adipate)/poly(amide-11) blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.1324-1337. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility in biobased poly(L-lactide)/polyamide binary blends: From melt-state interfacial tensions to (thermo)mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (10), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Compatibilizer in Improving the Properties of PLA/PA12 Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ethylene oxide)/Poly(3,4-ethylenedioxythiophene):Poly(styrene sulfonate) (PEDOT:PSS) Blends: An Efficient Route to Highly Conductive Thermoplastic Materials for Melt-State Extrusion Processing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2366-2379. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta Phase Crystallization and Ferro- and Piezoelectric Performances of Melt-Processed Poly(vinylidene difluoride) Blends with Poly(methyl methacrylate) Copolymers Containing Ionizable Moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ACS Applied Polymer Materials, 2 (9), pp.3766-3780. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced (thermo)mechanical properties in biobased poly(l-lactide)/poly(amide-12) blends using high shear extrusion processing without compatibilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (8), pp.1902-1916. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compatibility between polyolefins: Evaluation and reliability of interfacial/surface tensions obtained by various techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105995. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of isosorbide comonomer on interfacial tension with subsequent mophologies & mechanical properties of biobased poly(L-lactide)/poly(ethylene-co-isosorbide terephtalate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar effect of stereocomplexes on the photochemical ageing of PLA/PMMA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Neef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-Memory Behavior of Polylactide/Silica Ionic Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enotiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (7), pp.2896-2905. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of highly tough poly(L-lactide)-based ternary blends for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (19), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Metal-Free Organic Catalysts to Design New Environmentally Friendly Starch-Based Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Chalamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernande Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PVDF - LiFePO4 porous composites manufactured by twin-screw extrusion for energy storage technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable PLA Innovations for Recyclable Piezoelectric Transducers and Harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Punkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Mäntysalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Flexible and Printable Sensors and Systems (FLEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS65444.2025.11105632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-processing of porous boosters for RT-RFB: Morphology tuning and impact on reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulya Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving thermal resistance and impact toughness of PLA via melt blending with PEICT: Effect of isosorbide comonomer ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Polymers for Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Chain Branched Poly(Butylene Succinate-co-Terephthalate) Copolyesters: effect of chain extension strategies on melt strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(L-Lactide): A Biobased Material with Remarkable Piezoelectric Properties For Emerging Applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MATELEC (Matériaux Électroactifs et Applications) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Villeneuve D'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT:PSS/PEO: a melt-processable blend for flexible conductive electrodes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Isosorbide Comonomer on Interfacial Tension with Subsequent Mophologies & Mechanical Properties of Biobased Poly(L-Lactide)/Poly(Ethylene-co-Isosorbide Terephtalate) Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of toughened PLLA/PMMA bio-based materials for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian polymer group annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/PMMA - based blends toughened with commercial impact modifiers for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Notta-Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th workshop of green chemistry and nanotechnologies in polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la farine de maïs plastifiée dans les mélanges à matrice polyester pour des applications films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Jean Monnet - Saint-Etienne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011STET4019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01432541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de structuration à l'état fondu des mélanges de polymères et développement de matériaux thermoplastiques électroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Lille, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D711C142"/>
+    <w:nsid w:val="198B1F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vernagut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dorchies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590555v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0101-4992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161211771" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ppj0IXsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-6596-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05458728v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan F&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c03266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro-Cabrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Karst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126577" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131776" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04955666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lotenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bossu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234290" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030637" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48440" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00193" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00303" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malladi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105995" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Bouzouita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rapp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Odent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enotiadis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notta-Cuvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2JL678M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMX09FJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Punkari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M&#228;ntysalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS65444.2025.11105632" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vernagut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dorchies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040772v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249500v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouzouita" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Parpaite" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434182v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03475097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436327v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01432541v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011STET4019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04323335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>