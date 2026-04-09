--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1450,50 +1450,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The pedagogy of languages for specific purposes: Developing key professional competences through a massive open online course for language teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Skarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Turula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inovacije u nastavi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5937/inovacije2104013S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accuracy development in L2 writing: Exploring the potential of computer-assisted unfocused indirect corrective feedback in an online EFL course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1505,180 +1609,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.248-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S095834402100015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476887v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03828803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus inférentiels dans l’interaction multimodale en L2</w:t>
               </w:r>
@@ -1853,50 +1853,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues de spécialité : un champ disciplinaire singulier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1908,1085 +2085,908 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur des langues pour spécialistes d’autres disciplines dans les universités françaises : Résultats d’une enquête nationale menée par la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Pagèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 35 N° spécial 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research in ESP teaching and learning in French higher education: developing the construct of ESP didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Concepts and Frameworks in English for Specific Purposes, 69, pp.139-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sarré Cédric</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You say you want a revolution…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828738v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vol. 35 N° spécial 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/apliut.5468⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approaches to CALL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Concepts and Frameworks in English for Specific Purposes, 69, pp.139-164</w:t>
+              <w:t xml:space="preserve">Arab World English Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sarre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology-Mediated Tasks in English for Specific Purposes (ESP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer-Assisted Language Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijcallt.2013040101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Valérie Braud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l'analyse des réseaux sociaux à l'étude des communautés d'apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 15, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur ajoutée des plates-formes de téléformation pour les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3</w:t>
-[...434 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,90 +3316,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,50 +3888,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social network analysis: an emerging method for studying interactions within networked learning communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Némo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Interactions in Complex Systems: Toward a Science of Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.87-106, 2017, 1-4438-9496-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser l’engagement interactionnel des apprenants dans les échanges synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l’oral en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier, pp.151-183, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Deployment of a Language Center in French Higher Education: a Complexity and Quality Assurance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In F. Kronenberg (Ed.). From Language Lab to Language Center and Beyond: The Past, Present, and Future of Language Center Design. Mobile, Alabama: IALLT, 127-144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to new developments in ESP teaching and learning research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3944,354 +4198,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2017, 978-2-490057-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to Teach for Next-Generation Education: A Careful Blend of Action and Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lin, C-H; Zhang, D; Zheng, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparing Foreign Language Teachers for Next-Generation Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.153-174, 2016</w:t>
@@ -4848,158 +4848,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues vivantes étrangères : qu'est-ce qu'un bon prof ?</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quelle formation développer pour les enseignants de langues du second degré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence de consensus du CNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03924907v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues vivantes étrangères : qu'est-ce qu'un bon prof ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification CLES</w:t>
               </w:r>
@@ -5067,77 +5067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LANSAD (Langues pour Spécialistes d’autres disciplines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.40-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,90 +5162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,77 +5276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5377,77 +5377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l’étude sur le secteur LANSAD de la « Commission Formations » de la SAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,851 +5560,851 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparer les effets des rétroactions correctives fournies par l'humain et par l'IA sur le développement de la correction grammaticale en anglais langue étrangère : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Working on my (poker) face!' Multimodal manifestations of self-conscious emotions in technology-mediated talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier - Paul Valéry, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-conscious Emotions in Virtual Exchange Interactions: a qualitative study of embarrassment-relevant episodes in English as a Lingua Franca (ELF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2025 - "Advancing CALL: new research agendas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques émergentes dans les centres de langues : la pluralité comme condition structurante de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualiser le passage des usages de l’anglais en contextes spécialisés à l’enseignement-apprentissage de l’ASP en contexte pédagogique : pour une médiation pédagogique transpositive raisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">45e Colloque du GERAS - Langue en usage en contextes spécialisés : nouvelles perspectives de la recherche en anglais et en français comme langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des sciences appliquées de Zurich - département de linguistique appliquée, Mar 2024, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Self-conscious Emotions in Virtual Exchange Interactions: a qualitative study of embarrassment-relevant episodes in English as a Lingua Franca (ELF)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does ChatGPT compare with human-generated corrective feedback for grammatical accuracy development in EFL learners’ written productions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2025 - "Advancing CALL: new research agendas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferential Processes in Multimodal L2 Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de l’approche didactique dans l’ESP (English for Specific Purpose) et l’ASP (anglais de spécialité) : l’ASP, un ESP à la française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Learning English as a Foreign Language in Educational Settings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDAA - Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LANSAD à l’âge de raison : interroger la recherche et les pratiques sur les évolutions d’un secteur 'en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le LANSAD en transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières mouvantes entre savoirs, savoir-faire et savoir-mobiliser : la compétence en ASP en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital technologies and LSP pedagogy: a “special” relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues de spécialité et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235575v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04686111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions : a comparative study</w:t>
               </w:r>
@@ -6479,795 +6479,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Instructor Presence in a Continuing Professional Development MOOC for Language Teachers: in search of pedagogically effective patterns of instructor-trainee interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Skarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Turula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2022, University of Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perspective didactique dans la recherche en ASP et en ESP : l’école française de l’ASP est-elle si singulière qu’il y parait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une école française de l'anglais de spécialité?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale des langues et des cultures, Lyon, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les corpus d’apprenants de l’anglais : spécificités, classifications et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « L’exploitation des corpus (électroniques) dans les recherches menées au CeLiSo : problématiques et enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La perspective didactique dans la recherche en ASP et en ESP : l’école française de l’ASP est-elle si singulière qu’il y parait ?</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche 'glocale' de la formation des enseignants de langues de spécialité (LSP) au XXIe siècle (conférence plénière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Une école française de l'anglais de spécialité?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison internationale des langues et des cultures, Lyon, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'enseignement des langues de spécialité à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris et Académie polonaise des sciences, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anna Turula</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Directions in LSP Teacher Education in the 21 st Century (keynote session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2022, University of Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">5th International Conference "Language – Profession – Science – 2.1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Belgrade, Apr 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de corpus d'apprenants à des fins de développement langagier et professionnel : retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du GIS Réseau d’acquisition des langues secondes (RéAL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions correctives explicites ou implicites pour un repérage de l'écart efficace dans les productions écrites d'apprenants de l'anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Enseignement explicite et didactique des langues de la maternelle à l’université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de l'Académie de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants de LSP au XXIe siècle sur un MOOC : entre rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Colloque du GERAS, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former et se former à l'enseignement des langues de spécialité : entre continuité et discontinuité (conférence plénière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832720v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03832722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
               </w:r>
@@ -7361,51 +7361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des rétroactions correctives indirectes non ciblées médiatisées sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7814,51 +7814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7890,958 +7890,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting dictogloss for teaching formulaic sequences in EAP contexts: a set of replication studies in French higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Franklin-Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlla Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les langues en secteur LANSAD : pourquoi et comment les langues de spécialité s’imposent-elles comme objets naturels d’enseignement-apprentissage et avec quelles conséquences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Enseignement/apprentissage de langue de spécialité, professionnelle ou générale : quels besoins, objectifs, approches et supports ? », Université Paris 1 Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseigner les langues en secteur LANSAD : pourquoi et comment les langues de spécialité s’imposent-elles comme objets naturels d’enseignement-apprentissage et avec quelles conséquences ?</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus inférentiels dans l’interaction multimodale en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Enseignement/apprentissage de langue de spécialité, professionnelle ou générale : quels besoins, objectifs, approches et supports ? », Université Paris 1 Panthéon-Sorbonne</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La multimodalité dans l'enseignement-apprentissage des langues : quels enjeux?", ESPE de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revisiting dictogloss for teaching formulaic sequences in EAP contexts: a set of replication studies in French higher education</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rétroactions correctives dans les échanges médiatisés synchrones entre apprenants d'une L2 : étude comparative des interactions par clavardage et visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Echanger pour apprendre en ligne - EPAL, Université Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPIRAL : an Erasmus+ strategic partnership to promote intercultural competence development for professional purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocall 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anglais de spécialité en secteur LANSAD : quel(s) grain(s) de spécialisation pour quelle intégration institutionnelle ? (conférence plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Langue de spécialité : spécialisation, diversité et langue générale », Université Lille SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulaic sequences in English for Academic Purposes and Second Language Acquisition: towards the characterisation of lexico-grammatical norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Noëlla Gaigeot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e colloque du GERAS, Université Jean Moulin - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le rôle de la médiation dans l’engagement interactionnel des apprenants lors d’échanges synchrones par visioconférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ACEDLE : La médiation en didactique des langues : formes, fonctions, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, université Montaigne, Bordeaux, Jan 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiser la mobilité professionnelle des futurs enseignants : une nouvelle mission du centre de langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de correction dans l'interaction entre apprenants d'une langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GReG PLS5, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From 'war stories and romances' to research agenda: towards a model of ESP didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">, National University of Ireland, Aug 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...650 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre inférence et négociation du sens dans la communication orale en L2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8857,73 +8939,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inférences dans la communication orale en L2 : processus et marques linguistiques, Université Paul Valéry - Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la recherche sur l’enseignement-apprentissage de l’anglais de spécialité : pour une &amp;quot;didactique de l’ASP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8939,509 +9021,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e colloque du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CLES, un outil au service de l'enseignement-apprentissage des langues dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Congrès de la SAES, Université Jean Moulin Lyon III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Ireland, Aug 2016, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête LANSAD – sous-commission formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Different Types of Corrective Feedback in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence internationale Eurocall 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un service interuniversitaire d’apprentissage des langues : engagement de qui, pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9470,73 +9578,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique et langues de spécialité : entre adaptation à un objet spécifique et émergence du concept original de didactique des LSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9552,756 +9660,648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études L'enseignement-apprentissage des langues de spécialité : quels invariants?, ESPE de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de figuration dans les échanges médiatisés en L2 entre pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE 2015, Université Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Philippe Millot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to teach for the future: a careful blend of action and reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2014 Conference, University of Gröningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir en L2 : des affordances de la communication médiatisée par ordinateur au développement de la compétence interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Interaction(s) et didactique des langues, Université d’Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche qualité dans la mise en place d’un centre de langues interuniversitaire : le cas du SIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème congrès RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, ULCO, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des réseaux sociaux : une méthodologie émergente pour modéliser et étudier les interactions verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2014 Conference, University of Gröningen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gröningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence internationale "Les interactions dans les systèmes complexes", Université d’Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et mobilité internationale dans la nouvelle formation des enseignants du premier degré : la quadrature du cercle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe congrès de RANACLES, université Bordeaux-Ségalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLES, compétence interactionnelle et tâches médiatisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études LANSAD, Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLES, a model framework for 21st century language certification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Testing in Europe: Time for a New Framework?, université d'Anvers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924649v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03925135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Analysis: An emerging methodology to study networked learning communities</w:t>
               </w:r>
@@ -10419,303 +10419,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactional competence development through CMC: How do desktop videoconferencing, text chat and discussion boards compare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2012 Conference, university of Göteborg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la certification CLES à la mise en place de dispositifs hybrides pour la formation en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique au service des Langues, MIRES - MESR, université de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-mediated tasks in ESP: Design, implementation and learner perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th CercleS Conference, London School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâches médiatisées par les technologies en anglais de spécialité: conception, mise en oeuvre et perception des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l’ACEDLE, "Recherches en didactique des langues - Apprendre les langues autrement", université de Nantes,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925870v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03925868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-mediated negotiated interactions in discussion boards, text chat and videoconferencing</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6D2102B"/>
+    <w:nsid w:val="A907FB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11353,51 +11353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29E6CBC3"/>
+    <w:nsid w:val="78381A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11587,51 +11587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>