--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1216,51 +1216,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
+                <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
@@ -1282,102 +1282,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925894v1</w:t>
+                <w:t xml:space="preserve">hal-03925900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
+                <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
@@ -1399,286 +1399,286 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29140/ajal.v5n3.53si0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925900v1</w:t>
+                <w:t xml:space="preserve">hal-03925894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accuracy development in L2 writing: Exploring the potential of computer-assisted unfocused indirect corrective feedback in an online EFL course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.248-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095834402100015X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The pedagogy of languages for specific purposes: Developing key professional competences through a massive open online course for language teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Skarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Turula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inovacije u nastavi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (4), pp.13-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5937/inovacije2104013S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828803v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03476887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus inférentiels dans l’interaction multimodale en L2</w:t>
               </w:r>
@@ -1853,1140 +1853,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactique des langues de spécialité : un champ disciplinaire singulier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Espaces d'apprentissage et de recherche en langues à l'ère du numérique : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Pagèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 35 N° spécial 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research in ESP teaching and learning in French higher education: developing the construct of ESP didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Concepts and Frameworks in English for Specific Purposes, 69, pp.139-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur des langues pour spécialistes d’autres disciplines dans les universités françaises : Résultats d’une enquête nationale menée par la SAES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sarré Cédric</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You say you want a revolution…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828738v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New approaches to CALL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab World English Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology-Mediated Tasks in English for Specific Purposes (ESP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer-Assisted Language Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijcallt.2013040101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de l'analyse des réseaux sociaux à l'étude des communautés d'apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.3217⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Vol. 15, n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...387 lines deleted...]
-                <w:t xml:space="preserve">Valérie Braud</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur ajoutée des plates-formes de téléformation pour les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3</w:t>
-[...434 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,90 +3316,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,410 +3888,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to new developments in ESP teaching and learning research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Sarré; Shona Whyte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-14, 2017, 978-2-490057-01-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser l’engagement interactionnel des apprenants dans les échanges synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l’oral en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier, pp.151-183, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social network analysis: an emerging method for studying interactions within networked learning communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier; Cem Ertur; François Némo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems: Toward a Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.87-106, 2017, 1-4438-9496-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Deployment of a Language Center in French Higher Education: a Complexity and Quality Assurance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In F. Kronenberg (Ed.). From Language Lab to Language Center and Beyond: The Past, Present, and Future of Language Center Design. Mobile, Alabama: IALLT, 127-144</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Teach for Next-Generation Education: A Careful Blend of Action and Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lin, C-H; Zhang, D; Zheng, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparing Foreign Language Teachers for Next-Generation Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.153-174, 2016</w:t>
@@ -4848,158 +4848,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues vivantes étrangères : qu'est-ce qu'un bon prof ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle formation développer pour les enseignants de langues du second degré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence de consensus du CNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924907v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03831384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification CLES</w:t>
               </w:r>
@@ -5067,77 +5067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LANSAD (Langues pour Spécialistes d’autres disciplines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.40-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,90 +5162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,77 +5276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5377,77 +5377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l’étude sur le secteur LANSAD de la « Commission Formations » de la SAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,50 +5560,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-conscious Emotions in Virtual Exchange Interactions: a qualitative study of embarrassment-relevant episodes in English as a Lingua Franca (ELF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROCALL 2025 - "Advancing CALL: new research agendas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparer les effets des rétroactions correctives fournies par l'humain et par l'IA sur le développement de la correction grammaticale en anglais langue étrangère : étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5625,786 +5694,717 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45° Congrès de l'APLIUT : les intelligences artificielles dans l'enseignement/ apprentissage des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques émergentes dans les centres de langues : la pluralité comme condition structurante de l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIe congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Nov 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working on my (poker) face!' Multimodal manifestations of self-conscious emotions in technology-mediated talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier - Paul Valéry, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Self-conscious Emotions in Virtual Exchange Interactions: a qualitative study of embarrassment-relevant episodes in English as a Lingua Franca (ELF)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does ChatGPT compare with human-generated corrective feedback for grammatical accuracy development in EFL learners’ written productions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2025 - "Advancing CALL: new research agendas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EUROCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dynamiques émergentes dans les centres de langues : la pluralité comme condition structurante de l'enseignement des langues</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferential Processes in Multimodal L2 Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital technologies and LSP pedagogy: a “special” relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de spécialité et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Oct 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le LANSAD à l’âge de raison : interroger la recherche et les pratiques sur les évolutions d’un secteur 'en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le LANSAD en transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de l’approche didactique dans l’ESP (English for Specific Purpose) et l’ASP (anglais de spécialité) : l’ASP, un ESP à la française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching and Learning English as a Foreign Language in Educational Settings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA - Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières mouvantes entre savoirs, savoir-faire et savoir-mobiliser : la compétence en ASP en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63ème Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualiser le passage des usages de l’anglais en contextes spécialisés à l’enseignement-apprentissage de l’ASP en contexte pédagogique : pour une médiation pédagogique transpositive raisonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Colloque du GERAS - Langue en usage en contextes spécialisés : nouvelles perspectives de la recherche en anglais et en français comme langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des sciences appliquées de Zurich - département de linguistique appliquée, Mar 2024, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686111v1</w:t>
-              </w:r>
-[...451 lines deleted...]
-                <w:t xml:space="preserve">hal-05235575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using learner corpus data for grammatical accuracy development in written productions : a comparative study</w:t>
               </w:r>
@@ -6479,1205 +6479,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perspective didactique dans la recherche en ASP et en ESP : l’école française de l’ASP est-elle si singulière qu’il y parait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une école française de l'anglais de spécialité?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison internationale des langues et des cultures, Lyon, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus d’apprenants de l’anglais : spécificités, classifications et applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « L’exploitation des corpus (électroniques) dans les recherches menées au CeLiSo : problématiques et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instructor Presence in a Continuing Professional Development MOOC for Language Teachers: in search of pedagogically effective patterns of instructor-trainee interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Skarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Turula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2022, University of Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La perspective didactique dans la recherche en ASP et en ESP : l’école française de l’ASP est-elle si singulière qu’il y parait ?</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactions correctives explicites ou implicites pour un repérage de l'écart efficace dans les productions écrites d'apprenants de l'anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Une école française de l'anglais de spécialité?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison internationale des langues et des cultures, Lyon, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Enseignement explicite et didactique des langues de la maternelle à l’université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Académie de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de corpus d'apprenants à des fins de développement langagier et professionnel : retours d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « L’exploitation des corpus (électroniques) dans les recherches menées au CeLiSo : problématiques et enjeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du GIS Réseau d’acquisition des langues secondes (RéAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants de LSP au XXIe siècle sur un MOOC : entre rupture et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e Colloque du GERAS, Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former et se former à l'enseignement des langues de spécialité : entre continuité et discontinuité (conférence plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche 'glocale' de la formation des enseignants de langues de spécialité (LSP) au XXIe siècle (conférence plénière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement des langues de spécialité à l'heure de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris et Académie polonaise des sciences, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Directions in LSP Teacher Education in the 21 st Century (keynote session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference "Language – Profession – Science – 2.1"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Apr 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exploitation de corpus d'apprenants à des fins de développement langagier et professionnel : retours d'expériences</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours en autonomie guidée pour l’apprentissage de l’anglais à l’université : Étude du potentiel des rétroactions correctives indirectes non ciblées en ligne sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sarre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du GIS Réseau d’acquisition des langues secondes (RéAL2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, INALCO (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Rétroactions correctives en ligne et production écrite en langue 2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiel des rétroactions correctives indirectes non ciblées médiatisées sur la correction linguistique en production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ALAO (Apprentissage des Langues Assisté par Ordinateur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarré Cédric</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies dans l'enseignement et pour la formation : les enseignants du supérieur en transition dans les projets CATAPULT et SHOUT4HE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès RANACLES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque PERL, Université de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology-Mediated ESP Learning And Teaching (TESPLAT): from language learning theory to ICT integration principles (keynote session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Numérique et didactique des langues et cultures. Nouvelles pratiques et compétences en développement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, INALCO (Paris), France</w:t>
+              <w:t xml:space="preserve">PL-CALL Conference (Polish CALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedagogical University, Krakow, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying needs analysis principles to LSP teachers: the first step towards the provision of adequate LSP Teacher Education programmes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSPHE 2019 Conference, Imperial College London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924951v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03832723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation développer pour les enseignants de langues du second degré ? (conférence plénière)</w:t>
               </w:r>
@@ -7814,51 +7814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8073,90 +8073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8326,50 +8326,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formulaic sequences in English for Academic Purposes and Second Language Acquisition: towards the characterisation of lexico-grammatical norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e colloque du GERAS, Université Jean Moulin - Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anglais de spécialité en secteur LANSAD : quel(s) grain(s) de spécialisation pour quelle intégration institutionnelle ? (conférence plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Langue de spécialité : spécialisation, diversité et langue générale », Université Lille SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le rôle de la médiation dans l’engagement interactionnel des apprenants lors d’échanges synchrones par visioconférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'ACEDLE : La médiation en didactique des langues : formes, fonctions, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, université Montaigne, Bordeaux, Jan 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiser la mobilité professionnelle des futurs enseignants : une nouvelle mission du centre de langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de correction dans l'interaction entre apprenants d'une langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GReG PLS5, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPIRAL : an Erasmus+ strategic partnership to promote intercultural competence development for professional purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8378,470 +8775,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocall 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’anglais de spécialité en secteur LANSAD : quel(s) grain(s) de spécialisation pour quelle intégration institutionnelle ? (conférence plénière)</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de la recherche sur l’enseignement-apprentissage de l’anglais de spécialité : pour une &amp;quot;didactique de l’ASP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Langue de spécialité : spécialisation, diversité et langue générale », Université Lille SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">37e colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels liens entre inférence et négociation du sens dans la communication orale en L2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque du GERAS, Université Jean Moulin - Lyon 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les inférences dans la communication orale en L2 : processus et marques linguistiques, Université Paul Valéry - Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CLES, un outil au service de l'enseignement-apprentissage des langues dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACEDLE : La médiation en didactique des langues : formes, fonctions, représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, université Montaigne, Bordeaux, Jan 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">56e Congrès de la SAES, Université Jean Moulin Lyon III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 'war stories and romances' to research agenda: towards a model of ESP didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8857,945 +9090,876 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the Study of English (ESSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Ireland, Aug 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Saghie Sharifzadeh</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Different Types of Corrective Feedback in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inférences dans la communication orale en L2 : processus et marques linguistiques, Université Paul Valéry - Montpellier 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">conférence internationale Eurocall 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête LANSAD – sous-commission formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e colloque du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès de la SAES, Université Jean Moulin Lyon III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un service interuniversitaire d’apprentissage des langues : engagement de qui, pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique et langues de spécialité : entre adaptation à un objet spécifique et émergence du concept original de didactique des LSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études L'enseignement-apprentissage des langues de spécialité : quels invariants?, ESPE de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de figuration dans les échanges médiatisés en L2 entre pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACEDLE 2015, Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sarre</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir en L2 : des affordances de la communication médiatisée par ordinateur au développement de la compétence interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAES 2015 (Assemblée générale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Interaction(s) et didactique des langues, Université d’Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Séverine Wozniak</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche qualité dans la mise en place d’un centre de langues interuniversitaire : le cas du SIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIIème congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, ULCO, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...362 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to teach for the future: a careful blend of action and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9811,359 +9975,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2014 Conference, University of Gröningen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gröningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Interagir en L2 : des affordances de la communication médiatisée par ordinateur au développement de la compétence interactionnelle</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et mobilité internationale dans la nouvelle formation des enseignants du premier degré : la quadrature du cercle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Interaction(s) et didactique des langues, Université d’Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">XXIe congrès de RANACLES, université Bordeaux-Ségalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des réseaux sociaux : une méthodologie émergente pour modéliser et étudier les interactions verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "Les interactions dans les systèmes complexes", Université d’Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925075v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03925135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLES, compétence interactionnelle et tâches médiatisées</w:t>
               </w:r>
@@ -10419,303 +10419,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la certification CLES à la mise en place de dispositifs hybrides pour la formation en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique au service des Langues, MIRES - MESR, université de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-mediated tasks in ESP: Design, implementation and learner perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th CercleS Conference, London School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches médiatisées par les technologies en anglais de spécialité: conception, mise en oeuvre et perception des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’ACEDLE, "Recherches en didactique des langues - Apprendre les langues autrement", université de Nantes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactional competence development through CMC: How do desktop videoconferencing, text chat and discussion boards compare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2012 Conference, university of Göteborg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925868v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-mediated negotiated interactions in discussion boards, text chat and videoconferencing</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A907FB3E"/>
+    <w:nsid w:val="456C8EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11353,51 +11353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78381A25"/>
+    <w:nsid w:val="398B90A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11587,51 +11587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>