--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -7657,165 +7657,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants de langues de spécialité : des besoins sans offre adéquate… une exception française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SAES 2019, Aix-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle formation développer pour les enseignants de langues du second degré ? (conférence plénière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarré Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de consensus du CNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNESCO, Mar 2019, Courbevoie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832734v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03925091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective feedback provision and accuracy development in EFL writing: coping with complexity</w:t>
               </w:r>
@@ -10143,165 +10143,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CLES, a model framework for 21st century language certification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Testing in Europe: Time for a New Framework?, université d'Anvers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Anvers, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CLES, compétence interactionnelle et tâches médiatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études LANSAD, Université Lille 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924643v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03924649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Network Analysis: An emerging methodology to study networked learning communities</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456C8EA8"/>
+    <w:nsid w:val="194E1078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11353,51 +11353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="398B90A8"/>
+    <w:nsid w:val="0567854D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11587,51 +11587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catapult-project.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-paris.fr/le-projet-entente21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/approche-didactique-de-l-anglais-de-specialite/78508?srsltid=AfmBOooy9dn9K6VMCKd0ByEi0IlHdvsy0hbOx5Tx9splggG_gVvWiYbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.9782490057016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00042.sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/n.2023.61.2.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03476887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095834402100015X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Skarli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Turula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/inovacije2104013S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03672530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghie Sharifzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2019.1635164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Terrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Pag&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Mattioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcallt.2013040101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1059475" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-correction-en-langues-linguistic-correction-correctness/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720715v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2011.000012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925091v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Franklin-Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Gaigeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924621v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925876v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>