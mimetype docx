--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,10825 +66,11349 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
+                <w:t xml:space="preserve">3D linear viscoelastic characterisation and modelling of bitumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pouget</w:t>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marsac</w:t>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pedraza</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.388-409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 26 (sup1), pp.771-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2486529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088132v1</w:t>
+                <w:t xml:space="preserve">hal-05572559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Temperature Cracking Susceptibility and Direct Tensile Resistance of Mixtures Produced with Crumb Rubber Added by Dry Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.1212-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20240220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088120v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design method for bituminous pavements reinforced by geogrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuber Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2023.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thien Nhan Tran</w:t>
+                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088126v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Nhan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088124v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Phan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088108v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Marc</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 50 (1), pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083577v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.388-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083022v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880344v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties at low temperatures of asphalt mixes containing high content of multi-recycled RAP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 50 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20210209⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083023v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface properties on heavy weight deflectometer test results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Broutin</w:t>
+                <w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2029759⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lecture Notes in Civil Engineering, 50 (5), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083572v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Marc</w:t>
+                <w:t xml:space="preserve">Properties at low temperatures of asphalt mixes containing high content of multi-recycled RAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20210209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493832v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of interface properties on heavy weight deflectometer test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (S1), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2029759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880351v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Forton</w:t>
+                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Marc</w:t>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084050v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (9), pp.2086-2096. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (S1), pp.S197-S213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076859v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an interface between pavement layers obtained using Digital Image Correlation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudi Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangiafico S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauzéat C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Benedetto H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouget S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01625-w⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.2086-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084047v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designs, Application and Performances of Asphalt/Bituminous Trackbeds in European, Asian, and African Countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerry G Rose</w:t>
+                <w:t xml:space="preserve">Behaviour of an interface between pavement layers obtained using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0361198120945314⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01625-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966842v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear viscoelastic behavior of asphalt mixes from dynamic frequency response functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3045⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.121236 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966836v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Marc</w:t>
+                <w:t xml:space="preserve">Designs, Application and Performances of Asphalt/Bituminous Trackbeds in European, Asian, and African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry G Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117555⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2674 (11), pp.036119812094531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0361198120945314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966724v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and thermal cracking of hot and warm bituminous mixtures with different rap contents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Linear viscoelastic behavior of asphalt mixes from dynamic frequency response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12239812⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (7), pp.1019-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084590v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2T3C HCA, a new hollow cylinder device using Digital Image Correlation to measure properties of interfaces between asphalt layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Properties of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Pouget</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 247, pp.118499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118499⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 236, pp.117555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966831v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abubeker Ahmed</w:t>
+                <w:t xml:space="preserve">Fatigue and thermal cracking of hot and warm bituminous mixtures with different rap contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan González-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12239812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378191v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+                <w:t xml:space="preserve">2T3C HCA, a new hollow cylinder device using Digital Image Correlation to measure properties of interfaces between asphalt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 197, pp.454-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 247, pp.118499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942254v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Properties of Multirecycled Asphalt Mixes from Four-Point Bending Test Using Digital Image Correlation and Back Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.20180524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/JTE20180524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation avancée des enrobés multirecyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 968, pp. 54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of falling/heavy weight deflectometer test considering linear viscoelastic behaviour in bituminous layers and inertia effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S64-S78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2019.1587491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20180828⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378208v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.20180828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20180828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378182v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (sup2), pp.S780-S796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378219v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378184v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378202v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Asphalt Mixes Behaviour from Dynamic Tests and Comparison with Conventional Cyclic Tension–Compression Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8112117⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.6547025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457996v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Modal Dynamic Linear Viscoelastic Back Analysis for Asphalt Mixes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gudmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S217-S232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-018-0491-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457993v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearity of bituminous materials for small amplitude cyclic loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of Asphalt Mixes Behaviour from Dynamic Tests and Comparison with Conventional Cyclic Tension–Compression Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1465452⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8112117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916421v1</w:t>
+                <w:t xml:space="preserve">hal-02457996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Linear Viscoelastic Properties of Two Bituminous Mixtures Made with the Same Binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi Modal Dynamic Linear Viscoelastic Back Analysis for Asphalt Mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-018-0491-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458016v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonlinearity of bituminous materials for small amplitude cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1465452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880348v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the 3-dim linear viscoelastic behavior of asphalt mixes determined with tension-compression and dynamic tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Linear Viscoelastic Properties of Two Bituminous Mixtures Made with the Same Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 174, pp.529-536. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.04018305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458002v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearity of bituminous mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (1), pp.29 - 49. </w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.2082-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-017-9350-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820225v1</w:t>
+                <w:t xml:space="preserve">hal-03880348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of the 3-dim linear viscoelastic behavior of asphalt mixes determined with tension-compression and dynamic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Barbosa Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 174, pp.529-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773733v1</w:t>
+                <w:t xml:space="preserve">hal-02458002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Nonlinearity of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Babadopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.29 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-017-9350-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758413v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of different effects occuring during fatigue tests on bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Dayde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (12), pp.2169-2182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ffe.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (sup2), pp.164 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773718v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Hofko</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.24 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758463v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pavement materials containing RAP aggregates and hydraulic binder for heavy traffic pavement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hofko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213483⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661634v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evaluation of pavement materials containing RAP aggregates and hydraulic binder for heavy traffic pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maurice Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Olard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.315 - 330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.264-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829735v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.315 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773721v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analysis and Modelling of Thermal Stress Restrained Specimen Test (TSRST) on Asphalt Mixes with RAP and Roofing Shingles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Ech</w:t>
+                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829813v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Linear ViscoElastic Behaviour of Bituminous Mixtures Containing Reclaimed Asphalt Pavement and Colloidal Structure of Corresponding Binder Blends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Pivoto Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Barbosa Soares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829787v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of colloidal structure of bituminous binder blends on linear viscoelastic behaviour of mixtures containing Reclaimed Asphalt Pavement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between Linear ViscoElastic Behaviour of Bituminous Mixtures Containing Reclaimed Asphalt Pavement and Colloidal Structure of Corresponding Binder Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.124⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.138 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829792v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation characterisation of bituminous mixtures using a four-point bending notched specimen test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of colloidal structure of bituminous binder blends on linear viscoelastic behaviour of mixtures containing Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1063535⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.126 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618218v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D complex modulus tests on bituminous mixture with sinusoidal loadings in tension and/or compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D Analysis and Modelling of Thermal Stress Restrained Specimen Test (TSRST) on Asphalt Mixes with RAP and Roofing Shingles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Nhan Hoang</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0970-x⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.393 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582496v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Fatigue of Bituminous Mixtures Using Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3Dim experimental investigation of linear viscoelastic properties of bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hofko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (11), pp.4813 - 4829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-016-0827-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of bituminous mixture in the linear viscoelastic domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crack propagation characterisation of bituminous mixtures using a four-point bending notched specimen test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Clec’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-016-9305-0⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1063535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829780v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a bituminous mixture layer in high-speed line trackbeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D complex modulus tests on bituminous mixture with sinusoidal loadings in tension and/or compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nhan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.118⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0970-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829806v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of LVE Behavior of Mixtures Containing RAP from Properties of Base Constituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of bituminous mixture in the linear viscoelastic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clec’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.328⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.281 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-016-9305-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829796v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Use of a bituminous mixture layer in high-speed line trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4030719⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.398 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829841v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of LVE Behavior of Mixtures Containing RAP from Properties of Base Constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.3552 - 3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829833v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaimed asphalt pavement and additives’ influence on 3D linear behaviour of warm mix asphalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-A González-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.569 - 591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2015.1021108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fatigue Cyclic Loading on the Linear Viscoelastic Properties of Bituminous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of biasing effects during fatigue tests on asphalt mixes: non-linearity, self-heating and thixotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (sup2), pp.73 - 99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2015.1077000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex modulus and complex Poisson’s ratio from cyclic and dynamic modal testing of asphalt concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Gudmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.20 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the influence of RAP and mix composition on viscoelastic and fatigue properties of asphalt mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (4), pp.1187 - 1205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-013-0225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of 3D complex modulus tests on hot and warm bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Gonzalez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (2), pp.167 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11043-015-9258-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Modulus and Fatigue Resistance of Different Bituminous Binders and Corresponding Mixtures Containing Reclaimed Asphalt Pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Book Cover New Frontiers in Road and Airport Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of rheological parameters of asphalt binders obtained from bending beam rheometer and dynamic shear rheometer at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Cannone Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Marasteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wistuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (sup1), pp.211-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2015.1029696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.061003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914616v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (2), pp.312 - 329. </w:t>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.271 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914614v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reclaimed asphalt pavement content on complex modulus of asphalt binder blends and corresponding mixes: experimental results and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Pouget</w:t>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (sup1), pp.132 - 148. </w:t>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.312 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.774751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914612v1</w:t>
+                <w:t xml:space="preserve">hal-01914614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the time-temperature superposition principle for crack propagation in bituminous mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (7), pp.1075-1087. </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2445 (1), pp.29 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9954-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661740v1</w:t>
+                <w:t xml:space="preserve">hal-01914616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French wheel tracking round robin test on a polymer modified bitumen mixture, RILEM TC 206-ATB, TG3: Mechanical testing of mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of reclaimed asphalt pavement content on complex modulus of asphalt binder blends and corresponding mixes: experimental results and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Gallet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9733-x⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (sup1), pp.132 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.774751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614034v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation of the time-temperature superposition principle for crack propagation in bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (7), pp.1075-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9954-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French wheel tracking round robin test on a polymer modified bitumen mixture, RILEM TC 206-ATB, TG3: Mechanical testing of mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle de Visscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp 1031-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9733-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stiffness of bituminous mixtures using ultrasonic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (4), pp 789-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the Crack-Healing Behavior of Asphalt Pavement Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Miglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Aurilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 45, pp.95-127, 2025, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic Characterization of Bituminous Interlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canestrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 43, pp.105-162, 2025, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88009-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue and Moisture Damage Resistance of Bituminous Mixtures for Railway Trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.927-933, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Study of Binder Properties on Thermomechanical Performance of Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1447-1454, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties at Low Temperatures of Warm Mix Containing High Content of Multi-recycled RAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1503-1509, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Linear Viscoelastic Behaviour of Pavement Layers Interface for Heavy Weight Deflectometer Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1087-1094, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462981v1</w:t>
+                <w:t xml:space="preserve">Thomas Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPRINGER, 115p, schémas, tabl., ill., bibliogr., 2013, RILEM State of the Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5104-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 (sup1), pp.1-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2065749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tension Behavior of Bituminous Mixture Samples Reinforced by Fiberglass Geogrids in Different Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Transportation Geotechnics, ICTG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States. pp.521-531, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77234-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crumb Rubber Added by Dry Process on Linear Viscoelastic Properties and Tensile Strength of Bituminous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Asphalt Pavements &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy. pp.174-182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29779-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Element Simulation of Heavy Weight Deflectometer Test Including Layer Interface Conditions and Linear Viscoelastic Behaviour of Bituminous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.658-665, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Heavy Weight Deflectometer Test: Spectral Element Method vs Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Maintenance and Rehabilitation of Pavements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Zurich (Online event), Switzerland. pp.699-708, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48679-2_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of fresh and RAP bitumen blends with or without regenerating agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Bituminous Mixtures and Pavements, ICONFBMP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. pp.13-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351063265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic testing of asphalt mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials, IS-Glasgow 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20199204004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying surface properties of model and pavement aggregates with silanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM TC 252-CMB International Symposium on the Chemo-Mechanical Characterization of Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany. pp.90-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00476-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of mastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Eurasphalt &amp; Eurobitume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228363v1</w:t>
-              </w:r>
-[...797 lines deleted...]
-                <w:t xml:space="preserve">hal-04088521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11031,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2486529" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572574v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Miglietta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aurilio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jaskula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88009-4_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>