--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,1594 +100,1594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D linear viscoelastic characterisation and modelling of bitumen</w:t>
+                <w:t xml:space="preserve">Experimental Study of Temperature Cracking Susceptibility and Direct Tensile Resistance of Mixtures Produced with Crumb Rubber Added by Dry Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuh Isa</w:t>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2486529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.1212-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20240220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572559v1</w:t>
+                <w:t xml:space="preserve">hal-05572554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Temperature Cracking Susceptibility and Direct Tensile Resistance of Mixtures Produced with Crumb Rubber Added by Dry Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+                <w:t xml:space="preserve">3D linear viscoelastic characterisation and modelling of bitumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), pp.1212-1226. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (sup1), pp.771-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/JTE20240220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2486529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572554v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design method for bituminous pavements reinforced by geogrid</w:t>
+                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuber Freire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2023.04.008⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.388-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160226v1</w:t>
+                <w:t xml:space="preserve">hal-04088132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rational design method for bituminous pavements reinforced by geogrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2023.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088120v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thien Nhan Tran</w:t>
+                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088126v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Williams</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Nhan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04088124v1</w:t>
+                <w:t xml:space="preserve">hal-04088126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuh Isa</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Phan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088108v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Sauzéat</w:t>
+                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexiane Phan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.388-409. </w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088132v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
+                <w:t xml:space="preserve">Properties at low temperatures of asphalt mixes containing high content of multi-recycled RAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Noto</w:t>
+                <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangiafico</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20210209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083022v1</w:t>
+                <w:t xml:space="preserve">hal-04083023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Forton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083577v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Paul Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lecture Notes in Civil Engineering, 50 (5), pp.961-969. </w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880344v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties at low temperatures of asphalt mixes containing high content of multi-recycled RAP</w:t>
+                <w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Pedraza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), </w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lecture Notes in Civil Engineering, 50 (5), pp.961-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/JTE20210209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083023v1</w:t>
+                <w:t xml:space="preserve">hal-03880344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interface properties on heavy weight deflectometer test results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1728,724 +1728,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 269, pp.121236 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880351v1</w:t>
+                <w:t xml:space="preserve">hal-03493832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Marc</w:t>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084050v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (9), pp.2086-2096. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (S1), pp.S197-S213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076859v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of an interface between pavement layers obtained using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-021-01625-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudi Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangiafico S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauzéat C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+                <w:t xml:space="preserve">Di Benedetto H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pouget S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 269, pp.121236 -. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.2086-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493832v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs, Application and Performances of Asphalt/Bituminous Trackbeds in European, Asian, and African Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear viscoelastic behavior of asphalt mixes from dynamic frequency response functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (7), pp.1019-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,103 +2609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 236, pp.117555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,64 +2752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and thermal cracking of hot and warm bituminous mixtures with different rap contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan González-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,90 +2873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2T3C HCA, a new hollow cylinder device using Digital Image Correlation to measure properties of interfaces between asphalt layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.118499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2984,1278 +2984,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture Properties of Multirecycled Asphalt Mixes from Four-Point Bending Test Using Digital Image Correlation and Back Calculation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gudmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20180524⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S217-S232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378211v1</w:t>
+                <w:t xml:space="preserve">hal-02378191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation avancée des enrobés multirecyclés</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (sup2), pp.S780-S796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942208v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of falling/heavy weight deflectometer test considering linear viscoelastic behaviour in bituminous layers and inertia effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1587491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.20180828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20180828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378224v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+                <w:t xml:space="preserve">Fracture Properties of Multirecycled Asphalt Mixes from Four-Point Bending Test Using Digital Image Correlation and Back Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (5), pp.20180524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20180524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942254v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation avancée des enrobés multirecyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 968, pp. 54-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378208v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of falling/heavy weight deflectometer test considering linear viscoelastic behaviour in bituminous layers and inertia effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (sup2), pp.S780-S796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S64-S78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1587491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378182v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378219v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378184v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378202v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S217-S232. </w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.6547025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378191v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Asphalt Mixes Behaviour from Dynamic Tests and Comparison with Conventional Cyclic Tension–Compression Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4289,77 +4289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Modal Dynamic Linear Viscoelastic Back Analysis for Asphalt Mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4393,90 +4393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity of bituminous materials for small amplitude cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,356 +4521,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Linear Viscoelastic Properties of Two Bituminous Mixtures Made with the Same Binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002515⟩</w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (6), pp.2082-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458016v1</w:t>
+                <w:t xml:space="preserve">hal-03880348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Linear Viscoelastic Properties of Two Bituminous Mixtures Made with the Same Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (6), pp.2082-2088. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.04018305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880348v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the 3-dim linear viscoelastic behavior of asphalt mixes determined with tension-compression and dynamic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174, pp.529-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4917,77 +4917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity of bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Babadopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (1), pp.29 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5015,1139 +5015,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of different effects occuring during fatigue tests on bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Pivoto Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Barbosa Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12646⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090238v1</w:t>
+                <w:t xml:space="preserve">hal-01773733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.24 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758413v1</w:t>
+                <w:t xml:space="preserve">hal-01773718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Quantification of different effects occuring during fatigue tests on bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Dayde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (12), pp.2169-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773718v1</w:t>
+                <w:t xml:space="preserve">hal-02090238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (sup2), pp.164 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758463v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pavement materials containing RAP aggregates and hydraulic binder for heavy traffic pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maurice Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.264-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Olard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hofko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829735v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Sauzéat</w:t>
+                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Calon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.315 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773721v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Pivoto Specht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+                <w:t xml:space="preserve">N. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Barbosa Soares</w:t>
+                <w:t xml:space="preserve">G. Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773733v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Linear ViscoElastic Behaviour of Bituminous Mixtures Containing Reclaimed Asphalt Pavement and Colloidal Structure of Corresponding Binder Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143, pp.138 - 145. </w:t>
@@ -6198,90 +6198,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of colloidal structure of bituminous binder blends on linear viscoelastic behaviour of mixtures containing Reclaimed Asphalt Pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111, pp.126 - 139. </w:t>
@@ -6345,64 +6345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6462,64 +6462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Fatigue of Bituminous Mixtures Using Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6560,438 +6560,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3Dim experimental investigation of linear viscoelastic properties of bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crack propagation characterisation of bituminous mixtures using a four-point bending notched specimen test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0827-3⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.70-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1063535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829801v1</w:t>
+                <w:t xml:space="preserve">hal-01618218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation characterisation of bituminous mixtures using a four-point bending notched specimen test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D complex modulus tests on bituminous mixture with sinusoidal loadings in tension and/or compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nhan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1063535⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0970-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618218v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D complex modulus tests on bituminous mixture with sinusoidal loadings in tension and/or compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3Dim experimental investigation of linear viscoelastic properties of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hofko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh Nhan Hoang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50, pp.98. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4813 - 4829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0970-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0827-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582496v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of bituminous mixture in the linear viscoelastic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clec’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7051,64 +7051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a bituminous mixture layer in high-speed line trackbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,90 +7181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of LVE Behavior of Mixtures Containing RAP from Properties of Base Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.3552 - 3561. </w:t>
@@ -7296,1864 +7296,1864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaimed asphalt pavement and additives’ influence on 3D linear behaviour of warm mix asphalts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.569 - 591. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.061003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1021108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4030719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829867v1</w:t>
+                <w:t xml:space="preserve">hal-01829841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue Cyclic Loading on the Linear Viscoelastic Properties of Bituminous Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000996⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.271 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829865v1</w:t>
+                <w:t xml:space="preserve">hal-01829833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of biasing effects during fatigue tests on asphalt mixes: non-linearity, self-heating and thixotropy</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the influence of RAP and mix composition on viscoelastic and fatigue properties of asphalt mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1077000⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.1187 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829856v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex modulus and complex Poisson’s ratio from cyclic and dynamic modal testing of asphalt concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Gudmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.20 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the influence of RAP and mix composition on viscoelastic and fatigue properties of asphalt mixes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reclaimed asphalt pavement and additives’ influence on 3D linear behaviour of warm mix asphalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pouget</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-A González-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.569 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1021108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0225-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01914619v1</w:t>
+                <w:t xml:space="preserve">hal-01829867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of 3D complex modulus tests on hot and warm bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of Fatigue Cyclic Loading on the Linear Viscoelastic Properties of Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-015-9258-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829866v1</w:t>
+                <w:t xml:space="preserve">hal-01829865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Modulus and Fatigue Resistance of Different Bituminous Binders and Corresponding Mixtures Containing Reclaimed Asphalt Pavement</w:t>
+                <w:t xml:space="preserve">Quantification of biasing effects during fatigue tests on asphalt mixes: non-linearity, self-heating and thixotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Olard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Book Cover New Frontiers in Road and Airport Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (sup2), pp.73 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1077000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945387v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological parameters of asphalt binders obtained from bending beam rheometer and dynamic shear rheometer at low temperatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis and modeling of 3D complex modulus tests on hot and warm bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wistuba</w:t>
+                <w:t xml:space="preserve">Juan Gonzalez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (sup1), pp.211-227. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.167 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1029696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-015-9258-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829822v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex Modulus and Fatigue Resistance of Different Bituminous Binders and Corresponding Mixtures Containing Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Book Cover New Frontiers in Road and Airport Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829841v1</w:t>
+                <w:t xml:space="preserve">hal-01945387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of rheological parameters of asphalt binders obtained from bending beam rheometer and dynamic shear rheometer at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Cannone Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Marasteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gayte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Wistuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.271 - 289. </w:t>
+              <w:t xml:space="preserve">, 2015, 16 (sup1), pp.211-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1029696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829833v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (2), pp.312 - 329. </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2445 (1), pp.29 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914614v1</w:t>
+                <w:t xml:space="preserve">hal-01914616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
+                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2445 (1), pp.29 - 38. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.312 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914616v1</w:t>
+                <w:t xml:space="preserve">hal-01914614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reclaimed asphalt pavement content on complex modulus of asphalt binder blends and corresponding mixes: experimental results and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation of the time-temperature superposition principle for crack propagation in bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (sup1), pp.132 - 148. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (7), pp.1075-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.774751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9954-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914612v1</w:t>
+                <w:t xml:space="preserve">hal-01661740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the time-temperature superposition principle for crack propagation in bituminous mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of reclaimed asphalt pavement content on complex modulus of asphalt binder blends and corresponding mixes: experimental results and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (sup1), pp.132 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.774751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9954-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01661740v1</w:t>
+                <w:t xml:space="preserve">hal-01914612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French wheel tracking round robin test on a polymer modified bitumen mixture, RILEM TC 206-ATB, TG3: Mechanical testing of mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,64 +9217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of bituminous mixtures using ultrasonic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9357,51 +9357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Crack-Healing Behavior of Asphalt Pavement Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Miglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,77 +9484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Characterization of Bituminous Interlayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canestrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9569,707 +9569,1696 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88009-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension Behavior of Bituminous Mixture Samples Reinforced by Fiberglass Geogrids in Different Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Transportation Geotechnics, ICTG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chicago, United States. pp.521-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77234-5_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Crumb Rubber Added by Dry Process on Linear Viscoelastic Properties and Tensile Strength of Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Asphalt Pavements &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Padova, Italy. pp.174-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29779-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Element Simulation of Heavy Weight Deflectometer Test Including Layer Interface Conditions and Linear Viscoelastic Behaviour of Bituminous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.658-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of Heavy Weight Deflectometer Test: Spectral Element Method vs Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Maintenance and Rehabilitation of Pavements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Zurich (Online event), Switzerland. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48679-2_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological properties of fresh and RAP bitumen blends with or without regenerating agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Bituminous Mixtures and Pavements, ICONFBMP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351063265-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic testing of asphalt mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials, IS-Glasgow 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199204004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifying surface properties of model and pavement aggregates with silanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILEM TC 252-CMB International Symposium on the Chemo-Mechanical Characterization of Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany. pp.90-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00476-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of mastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Eurasphalt &amp; Eurobitume Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and Moisture Damage Resistance of Bituminous Mixtures for Railway Trackbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Calon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.927-933, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of Binder Properties on Thermomechanical Performance of Bituminous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1447-1454, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties at Low Temperatures of Warm Mix Containing High Content of Multi-recycled RAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1503-1509, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Linear Viscoelastic Behaviour of Pavement Layers Interface for Heavy Weight Deflectometer Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1087-1094, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, 115p, schémas, tabl., ill., bibliogr., 2013, RILEM State of the Art Reports, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5104-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10279,1128 +11268,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (sup1), pp.1-1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2022.2065749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088521v1</w:t>
-              </w:r>
-[...987 lines deleted...]
-                <w:t xml:space="preserve">hal-04228363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11555,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2486529" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572554v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572574v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Miglietta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aurilio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jaskula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88009-4_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2486529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572574v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Miglietta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aurilio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jaskula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88009-4_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>