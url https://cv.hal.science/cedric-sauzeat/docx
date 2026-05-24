--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,11341 +66,11341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the Crack-Healing Behavior of Asphalt Pavement Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Miglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Aurilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 45, pp.95-127, 2025, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99443-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic Characterization of Bituminous Interlayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canestrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 43, pp.105-162, 2025, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88009-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Temperature Cracking Susceptibility and Direct Tensile Resistance of Mixtures Produced with Crumb Rubber Added by Dry Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D linear viscoelastic characterisation and modelling of bitumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20240220⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (sup1), pp.771-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2486529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572554v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D linear viscoelastic characterisation and modelling of bitumen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Temperature Cracking Susceptibility and Direct Tensile Resistance of Mixtures Produced with Crumb Rubber Added by Dry Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2486529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.1212-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20240220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572559v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088132v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design method for bituminous pavements reinforced by geogrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuber Freire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2023.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dissipation of Bituminous Mixtures with Crumb Rubber Added by Dry Process: Laboratory Tests and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Nhan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220297⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088120v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear thermomechanical behaviour of interface between bituminous mixtures layers: results from 2T3C apparatus and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2181009⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088126v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of fatigue and recovery properties of a bituminous mixture during cyclic loading and rest tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuh Isa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2191740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.20220296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088124v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelastic Limit Determination and Modeling for Binders with Physical Hardening Effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced characterisation of multi-recycled warm asphalt pavement (MRWAP) with high content of recycled asphalt pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20220296⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.388-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2018352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088108v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties at low temperatures of asphalt mixes containing high content of multi-recycled RAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/JTE20210209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Sauzéat</w:t>
+                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Di Benedetto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083022v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical temperatures blending chart for binder blends produced with rap binder and rejuvenator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion Phenomenon between Two Different Bitumens from Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20200710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083577v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear viscoelastic behaviours of bituminous mixtures and fiberglass geogrids interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lecture Notes in Civil Engineering, 50 (5), pp.961-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of interface properties on heavy weight deflectometer test results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (S1), pp.162-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2022.2029759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Marc</w:t>
+                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Arrais Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 269, pp.121236 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 303, pp.124522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack propagation analysis in bituminous mixtures reinforced by different types of geogrids using digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Lesueur</w:t>
+                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124522⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S1), pp.S197-S213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880351v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of binder blends: experimental results and modelling from LVE properties of pure binder, RAP binder and rejuvenator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Marc</w:t>
+                <w:t xml:space="preserve">Behaviour of an interface between pavement layers obtained using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1905699⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-021-01625-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084050v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an interface between pavement layers obtained using Digital Image Correlation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoudi Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangiafico S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauzéat C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Benedetto H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouget S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-021-01625-w⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.2086-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084047v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional linear viscoelastic properties of bituminous mixtures produced with crumb rubber added by dry process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady shear viscosity of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2020.1737566⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.121236 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076859v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs, Application and Performances of Asphalt/Bituminous Trackbeds in European, Asian, and African Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry G Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2674 (11), pp.036119812094531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0361198120945314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear viscoelastic behavior of asphalt mixes from dynamic frequency response functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (7), pp.1019-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.3045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of blends of fresh and RAP binders with rejuvenator: Experimental and estimated results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 236, pp.117555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and thermal cracking of hot and warm bituminous mixtures with different rap contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan González-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (23), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12239812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2T3C HCA, a new hollow cylinder device using Digital Image Correlation to measure properties of interfaces between asphalt layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.118499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S217-S232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (sup2), pp.S780-S796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378191v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading amplitude on viscoelastic properties of bitumen, mastic and bituminous mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1628428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.20180828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20180828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378182v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Behavior of Bituminous Mixtures in Road Pavement Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20180828⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378208v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Properties of Multirecycled Asphalt Mixes from Four-Point Bending Test Using Digital Image Correlation and Back Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.20180524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/JTE20180524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation avancée des enrobés multirecyclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 968, pp. 54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of falling/heavy weight deflectometer test considering linear viscoelastic behaviour in bituminous layers and inertia effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S64-S78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2019.1587491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different blending combinations of virgin and RAP-extracted binder: Rheological simulations and statistical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.217⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942254v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of bituminous mastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-09404-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378219v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible phenomena and fatigue damage during cyclic loading and rest periods on bitumen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.6547025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378184v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2S2P1D Model Calibration Error from User Panel for One Bitumen and One Bituminous Mixture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precision of modal analysis to characterise the complex modulus of asphalt concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gudmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubeker Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/6547025⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (sup1), pp.S217-S232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2019.1590224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378202v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Asphalt Mixes Behaviour from Dynamic Tests and Comparison with Conventional Cyclic Tension–Compression Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.2117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app8112117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Modal Dynamic Linear Viscoelastic Back Analysis for Asphalt Mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10921-018-0491-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity of bituminous materials for small amplitude cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2018.1465452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Viscoelastic Behaviour of Geogrids Interface within Bituminous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuber Freire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (6), pp.2082-2088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12205-018-1696-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Linear Viscoelastic Properties of Two Bituminous Mixtures Made with the Same Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.04018305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the 3-dim linear viscoelastic behavior of asphalt mixes determined with tension-compression and dynamic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174, pp.529-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.04.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity of bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Babadopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (1), pp.29 - 49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11043-017-9350-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Viet Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.24 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773733v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue resistance of bituminous mixtures containing hydrated lime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.042⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (sup2), pp.164 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773718v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of different effects occuring during fatigue tests on bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Dayde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (12), pp.2169-2182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ffe.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening and local self-heating of bituminous mixtures during cyclic loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation of pavement materials containing RAP aggregates and hydraulic binder for heavy traffic pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maurice Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (sup2), pp.164 - 177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2017.1304260⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.264-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758413v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pavement materials containing RAP aggregates and hydraulic binder for heavy traffic pavement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hofko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213483⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661634v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 237-SIB on complex Poisson’s ratio characterization of bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Hofko</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1008-8⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.315 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758463v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and fatigue performances of bituminous mixtures with reclaimed asphalt pavement and a recycling agent of vegetable origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2016.1213509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829735v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Moisture Conditioning on Linear Viscoelastic Behaviour of Bituminous Mixtures Used For Railway Trackbeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Saussine</w:t>
+                <w:t xml:space="preserve">Application of the theory of viscoelasticity to evaluate the resilient modulus test in asphalt mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Pivoto Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Barbosa Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/JTE20160052⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773721v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Linear ViscoElastic Behaviour of Bituminous Mixtures Containing Reclaimed Asphalt Pavement and Colloidal Structure of Corresponding Binder Blends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D Analysis and Modelling of Thermal Stress Restrained Specimen Test (TSRST) on Asphalt Mixes with RAP and Roofing Shingles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.393 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829787v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of colloidal structure of bituminous binder blends on linear viscoelastic behaviour of mixtures containing Reclaimed Asphalt Pavement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relations between Linear ViscoElastic Behaviour of Bituminous Mixtures Containing Reclaimed Asphalt Pavement and Colloidal Structure of Corresponding Binder Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.124⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.138 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829792v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analysis and Modelling of Thermal Stress Restrained Specimen Test (TSRST) on Asphalt Mixes with RAP and Roofing Shingles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of colloidal structure of bituminous binder blends on linear viscoelastic behaviour of mixtures containing Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.05.092⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.126 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.07.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829813v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Fatigue of Bituminous Mixtures Using Wave Propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3Dim experimental investigation of linear viscoelastic properties of bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Hofko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001353⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4813 - 4829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0827-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829860v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack propagation characterisation of bituminous mixtures using a four-point bending notched specimen test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.70-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2015.1063535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D complex modulus tests on bituminous mixture with sinusoidal loadings in tension and/or compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Nhan Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-016-0970-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3Dim experimental investigation of linear viscoelastic properties of bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation of Fatigue of Bituminous Mixtures Using Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-016-0827-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829801v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of bituminous mixture in the linear viscoelastic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clec’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.281 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11043-016-9305-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a bituminous mixture layer in high-speed line trackbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.398 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of LVE Behavior of Mixtures Containing RAP from Properties of Base Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.3552 - 3561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of the influence of RAP and mix composition on viscoelastic and fatigue properties of asphalt mixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4030719⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.1187 - 1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829841v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex modulus and complex Poisson’s ratio from cyclic and dynamic modal testing of asphalt concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gudmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ryden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.20 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829833v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the influence of RAP and mix composition on viscoelastic and fatigue properties of asphalt mixes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reclaimed asphalt pavement and additives’ influence on 3D linear behaviour of warm mix asphalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pouget</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-A González-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0225-z⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.569 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1021108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914619v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulus and complex Poisson’s ratio from cyclic and dynamic modal testing of asphalt concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Fatigue Cyclic Loading on the Linear Viscoelastic Properties of Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829845v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaimed asphalt pavement and additives’ influence on 3D linear behaviour of warm mix asphalts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Quantification of biasing effects during fatigue tests on asphalt mixes: non-linearity, self-heating and thixotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barreto</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.569 - 591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1021108⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (sup2), pp.73 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1077000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829867v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue Cyclic Loading on the Linear Viscoelastic Properties of Bituminous Mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis and modeling of 3D complex modulus tests on hot and warm bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hoang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gonzalez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000996⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.167 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-015-9258-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829865v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of biasing effects during fatigue tests on asphalt mixes: non-linearity, self-heating and thixotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complex Modulus and Fatigue Resistance of Different Bituminous Binders and Corresponding Mixtures Containing Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Olard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Book Cover New Frontiers in Road and Airport Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829856v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of 3D complex modulus tests on hot and warm bituminous mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of rheological parameters of asphalt binders obtained from bending beam rheometer and dynamic shear rheometer at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Cannone Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Marasteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barreto</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wistuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-015-9258-8⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (sup1), pp.211-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1029696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829866v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Modulus and Fatigue Resistance of Different Bituminous Binders and Corresponding Mixtures Containing Reclaimed Asphalt Pavement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seven-Parameter Linear Viscoelastic Model Applied to Acoustical Damping Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Book Cover New Frontiers in Road and Airport Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.061003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945387v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological parameters of asphalt binders obtained from bending beam rheometer and dynamic shear rheometer at low temperatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of transient effects for analysis of complex modulus tests on bituminous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gayte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (sup1), pp.211-227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1029696⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.271 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2015.1067246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829822v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.312 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914616v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to obtain viscoelastic properties of bitumen blends from pure and reclaimed asphalt pavement binder constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Influence of Mix Design Parameters on Mechanical Properties of Mixes with Reclaimed Asphalt Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.870639⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2445 (1), pp.29 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3141/2445-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914614v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the time-temperature superposition principle for crack propagation in bituminous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouffou Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (7), pp.1075-1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-012-9954-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of reclaimed asphalt pavement content on complex modulus of asphalt binder blends and corresponding mixes: experimental results and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (sup1), pp.132 - 148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2013.774751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French wheel tracking round robin test on a polymer modified bitumen mixture, RILEM TC 206-ATB, TG3: Mechanical testing of mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Perraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Visscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (6), pp 1031-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-011-9733-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of bituminous mixtures using ultrasonic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (4), pp 789-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Crack-Healing Behavior of Asphalt Pavement Materials</w:t>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-05572574v1</w:t>
+                <w:t xml:space="preserve">Fatigue and Moisture Damage Resistance of Bituminous Mixtures for Railway Trackbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ramirez Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.927-933, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Characterization of Bituminous Interlayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parametric Study of Binder Properties on Thermomechanical Performance of Bituminous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Jaskula</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-05572577v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1447-1454, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties at Low Temperatures of Warm Mix Containing High Content of Multi-recycled RAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1503-1509, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Linear Viscoelastic Behaviour of Pavement Layers Interface for Heavy Weight Deflectometer Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the RILEM International Symposium on Bituminous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Springer International Publishing, pp.1087-1094, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanical testing of bituminous mixtures : Chapter 4. In : Advances in interlaboratory testing and evaluation of bituminous materials, RILEM State of the Art Reports 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPRINGER, 115p, schémas, tabl., ill., bibliogr., 2013, RILEM State of the Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5104-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Baaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauzéat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 (sup1), pp.1-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2065749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tension Behavior of Bituminous Mixture Samples Reinforced by Fiberglass Geogrids in Different Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Transportation Geotechnics, ICTG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States. pp.521-531, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77234-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crumb Rubber Added by Dry Process on Linear Viscoelastic Properties and Tensile Strength of Bituminous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mahmoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Asphalt Pavements &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy. pp.174-182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29779-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Element Simulation of Heavy Weight Deflectometer Test Including Layer Interface Conditions and Linear Viscoelastic Behaviour of Bituminous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.658-665, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Heavy Weight Deflectometer Test: Spectral Element Method vs Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Maintenance and Rehabilitation of Pavements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Zurich (Online event), Switzerland. pp.699-708, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48679-2_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of fresh and RAP bitumen blends with or without regenerating agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangiafico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Bituminous Mixtures and Pavements, ICONFBMP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Thessaloniki, Greece. pp.13-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351063265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic testing of asphalt mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Deformation Characteristics of Geomaterials, IS-Glasgow 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20199204004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying surface properties of model and pavement aggregates with silanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM TC 252-CMB International Symposium on the Chemo-Mechanical Characterization of Bituminous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany. pp.90-95, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00476-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrated lime on linear viscoelastic properties of mastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Viet Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sauzéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Eurasphalt &amp; Eurobitume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228363v1</w:t>
-              </w:r>
-[...797 lines deleted...]
-                <w:t xml:space="preserve">hal-04088521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11555,51 +11555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572554v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2486529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572574v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Miglietta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aurilio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572577v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jaskula" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88009-4_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mangiafico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mahmoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Miglietta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aurilio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Williams" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99443-2_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canestrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Attia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Benedetto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Graziani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jaskula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88009-4_4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuh Isa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sauzeat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2486529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauz&#233;at" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20240220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04160226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Freire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2023.04.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nhan Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2181009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Williams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauzeat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2191740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20220296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedraza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauz&#233;at" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2018352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pedraza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Di Benedetto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20210209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Forton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200710" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Noto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiafico" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Romeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Arrais Freire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2022.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Broutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2029759" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124522" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1905699" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauzeat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01625-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudi Y." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangiafico S." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauz&#233;at C." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Benedetto H." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget S." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2020.1737566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ramirez Cardona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry G Rose" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361198120945314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Carret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117555" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barreto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118499" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orozco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1628428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180828" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20180524" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marsac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Broutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1587491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Viet Phan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-09404-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.03.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6547025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378191v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gudmarsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubeker Ahmed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2019.1590224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112117" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-018-0491-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1465452" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03880348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-1696-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002515" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.04.156" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-017-9350-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2017.1304260" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Dayde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12646" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maurice Balay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bilodeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Graziani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perraton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hofko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1008-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2016.1213509" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramirez Cardona" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saussine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pivoto Specht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa Soares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.05.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouffou Tapsoba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Baaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.05.092" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.07.124" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hofko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0827-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1063535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nhan Hoang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0970-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilodeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001353" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clec&#8217;h" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9305-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.328" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914619v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0225-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ryden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.04.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-A Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1021108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829865v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000996" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1077000" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonzalez-Leon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9258-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945387v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829822v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cannone Falchetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Marasteanu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wistuba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1029696" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030719" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2015.1067246" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.870639" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2445-04" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661740v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9954-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WVGT8RH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.774751" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614034v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gabet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Visscher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9733-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sohm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100503v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupriet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_184" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100504v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_191" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grenfell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5104-0_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKDJN5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088521v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2065749" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_43" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29779-4_17" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_68" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48679-2_65" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351063265-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Carret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Benedetto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199204004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orozco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00476-7_15" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>