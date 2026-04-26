--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -268,628 +268,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
+                <w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vaissière</w:t>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+                <w:t xml:space="preserve">Loreleï Lecouvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484894v1</w:t>
+                <w:t xml:space="preserve">hal-05483345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524820v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreleï Lecouvreur</w:t>
+                <w:t xml:space="preserve">Marie Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Vandroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483345v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Naud</w:t>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 86, pp.240-251. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575760v1</w:t>
+                <w:t xml:space="preserve">hal-05524820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor-based study on the environmental determinants of sleep in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -934,865 +934,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratising AI for Ecology: MEWC Delivers Custom Wildlife Classification to All</w:t>
+                <w:t xml:space="preserve">Retirons les macaques des bancs d'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 1299, pp.60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071652v1</w:t>
+                <w:t xml:space="preserve">hal-05309167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving View of Animal Minds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Racin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 22 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.022.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236446v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentienscepticisme : une remise en question de la sentience animale</w:t>
+                <w:t xml:space="preserve">Democratising AI for Ecology: MEWC Delivers Custom Wildlife Classification to All</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034610v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Coexistence and Conflicts Between Humans and Macaques in Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolving View of Animal Minds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William S. Lynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Issues in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122236v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentienscepticisme : une remise en question de la sentience animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05294104v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+                <w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2024-222959⟩</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05357116v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirons les macaques des bancs d'expérimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Cail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Oude Groeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (11), pp.828 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2024-222959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309167v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Coexistence and Conflicts Between Humans and Macaques in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Capelli</w:t>
+                <w:t xml:space="preserve">Léane Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 22 (1), pp.39-52. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rf.022.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani15060888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477786v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,603 +2183,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t>
+                <w:t xml:space="preserve">Sentienscepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14886.13122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075485v1</w:t>
+                <w:t xml:space="preserve">hal-04597219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for automatic facial detection and recognition in Japanese macaques: illuminating social networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a Cat’s Permanent Presence on the Health and Social Network of Older Adults With Alzheimer’s Disease or Disabilities in a Nursing Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-024-01137-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (11), pp.1739-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07334648241252002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216256v3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Social Networks in Healthy Aging: Novel Metrics and Their Associations with Psychological Well-Being</w:t>
+                <w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuyuki Oshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.388⟩</w:t>
+              <w:t xml:space="preserve">Cultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565549v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentienscepticisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning for automatic facial detection and recognition in Japanese macaques: illuminating social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Suzumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14886.13122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10329-024-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597219v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216256v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Cat’s Permanent Presence on the Health and Social Network of Older Adults With Alzheimer’s Disease or Disabilities in a Nursing Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complexity of Social Networks in Healthy Aging: Novel Metrics and Their Associations with Psychological Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (11), pp.1739-1750. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07334648241252002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581073v2</w:t>
+                <w:t xml:space="preserve">hal-04565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Consequences of Individual Centrality on Wild Chimpanzees</w:t>
               </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zanaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3344,472 +3344,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299505v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
+                <w:t xml:space="preserve">Both age and social environment shape the phenotype of ant workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Racin</w:t>
+                <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Minjard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capelli</w:t>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26515-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118678v1</w:t>
+                <w:t xml:space="preserve">hal-04295314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naruki Morimura</w:t>
+                <w:t xml:space="preserve">Celine Racin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1154657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208333v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both age and social environment shape the phenotype of ant workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quque</w:t>
+                <w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brun</w:t>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Naruki Morimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.186. </w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26515-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295314v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 178, pp.108095. </w:t>
@@ -3990,77 +3990,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Digital Technologies to Maintain Older Adults’ Social Ties During Visitation Restrictions in Long-Term Care Facilities: Scoping Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.e38593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,797 +4356,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une création picturale non humaine</w:t>
+                <w:t xml:space="preserve">De la légitimité en recherche animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959849v1</w:t>
+                <w:t xml:space="preserve">hal-04418600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831441v1</w:t>
+                <w:t xml:space="preserve">hal-04196127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants - an exemplar of how human disturbance impacts group-living species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tradeoff between information and pathogen transmission in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.08.24.252536⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.e08290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582309v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants—An exemplar of how human disturbance impacts group-living species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une création picturale non humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825159v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légitimité en recherche animale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418600v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants - an exemplar of how human disturbance impacts group-living species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia J Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.218. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2020.08.24.252536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196127v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tradeoff between information and pathogen transmission in animal societies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants—An exemplar of how human disturbance impacts group-living species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cynthia Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (10), pp.e08290. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.08290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829847v1</w:t>
+                <w:t xml:space="preserve">hal-03825159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging networks and social tolerance in a cooperatively breeding primate ( Callithrix jacchus )</w:t>
               </w:r>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5500,77 +5500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusociality is linked to caste-specific differences in metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,862 +5762,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Thomas</w:t>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaïs Liénard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Masaki Shimada</w:t>
+                <w:t xml:space="preserve">Jérôme Hosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831442v1</w:t>
+                <w:t xml:space="preserve">hal-03131357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting associations between nestling telomere length and pre and postnatal helpers’ presence in a cooperatively breeding bird</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quque</w:t>
+                <w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+                <w:t xml:space="preserve">Alaïs Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zahn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+                <w:t xml:space="preserve">Nagi Eguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04917-8⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204550v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre éthique, nos lois et la recherche sont influencées par l'image que nous avons des animaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting associations between nestling telomere length and pre and postnatal helpers’ presence in a cooperatively breeding bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04917-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418606v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consistency of individual centrality across time and networks in wild vervet monkeys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erica van de Waal</w:t>
+                <w:t xml:space="preserve">Notre éthique, nos lois et la recherche sont influencées par l'image que nous avons des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131519v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social capital: an independent dimension of healthy ageing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Naud</w:t>
+                <w:t xml:space="preserve">The consistency of individual centrality across time and networks in wild vervet monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831440v4</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Social capital: an independent dimension of healthy ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sueur</w:t>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101068v1</w:t>
+                <w:t xml:space="preserve">hal-03831440v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131357v1</w:t>
+                <w:t xml:space="preserve">hal-03101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal social networks: Towards an integrative framework embedding social interactions, space and time</w:t>
               </w:r>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamao Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7149,90 +7149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining social network and activity space data for health research: tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66, pp.102454 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7266,77 +7266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Adaptation to Deep Space Environment: An Evolutionary Perspective of the Foreseen Interplanetary Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7370,51 +7370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical networks of food exchange in the black garden ant Lasius niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,64 +7543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank J van Lenthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7628,1027 +7628,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network measures in animal social network analysis: Their strengths, limits, interpretations and uses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+                <w:t xml:space="preserve">A Lean and Performant Hierarchical Model for Human Activity Recognition Using Body-Mounted Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13366⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20113090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868738v1</w:t>
+                <w:t xml:space="preserve">hal-02732978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susan Cunningham</w:t>
+                <w:t xml:space="preserve">Network measures in animal social network analysis: Their strengths, limits, interpretations and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917333v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lean and Performant Hierarchical Model for Human Activity Recognition Using Body-Mounted Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Debache</w:t>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Jeantet</w:t>
+                <w:t xml:space="preserve">Andrew Mckechnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chevallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Susan Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20113090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732978v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Stemming the Flow: Information, Infection, and Social Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083262v1</w:t>
+                <w:t xml:space="preserve">hal-02916848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638795v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stemming the Flow: Information, Infection, and Social Evolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chiaradia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916848v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of data collection and observation methods on uncertainty of social networks in wild primates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">A multilevel statistical toolkit to study animal social networks: Animal Network Toolkit (ANT) R package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Waal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">He Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Xiaohua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23137⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/347005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555186v1</w:t>
+                <w:t xml:space="preserve">hal-02887408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel statistical toolkit to study animal social networks: Animal Network Toolkit (ANT) R package</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhang Peng</w:t>
+                <w:t xml:space="preserve">The effects of data collection and observation methods on uncertainty of social networks in wild primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga‐gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xie Xiaohua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erica Waal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/347005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887408v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Point of View of Animal Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8983,672 +8983,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spatiotemporal analysis of the food dissemination process and the trophallactic network in the ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Debergue</w:t>
+                <w:t xml:space="preserve">Joffrey Planckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Kuntz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stamatios C. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275025v1</w:t>
+                <w:t xml:space="preserve">hal-02350391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of network evolution: a focus on socioecological factors, intermediary mechanisms, and selection pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-018-0682-7⟩</w:t>
+              <w:t xml:space="preserve">Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872939v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social network structure of a semi-free roaming European bison herd (Bison bonasus)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of network evolution: a focus on socioecological factors, intermediary mechanisms, and selection pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-018-0682-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108472v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal analysis of the food dissemination process and the trophallactic network in the ant Lasius niger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+                <w:t xml:space="preserve">The social network structure of a semi-free roaming European bison herd (Bison bonasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Manizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne J.M. Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52019-6⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350391v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926982v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labour in the black garden ant (Lasius niger) leads to three distinct proteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Benhaim-Delarbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,51 +9656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117, pp.103907. </w:t>
@@ -9732,265 +9732,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Sensor-Derived Physical Behavior with Metabolic Health: A Compositional Analysis in the Record Multisensor Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16050741⟩</w:t>
+              <w:t xml:space="preserve">Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095511v1</w:t>
+                <w:t xml:space="preserve">hal-04278041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Associations of Sensor-Derived Physical Behavior with Metabolic Health: A Compositional Analysis in the Record Multisensor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel M Sneekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16050741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278041v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Botting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10223,51 +10223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking up sedentary time in overweight/obese adults on work days and non-work days: results from a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxing Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10338,1173 +10338,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blandine Keller</w:t>
+                <w:t xml:space="preserve">The influence of phylogeny, social style, and sociodemographic factors on macaque social network structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Balasubramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Robic</w:t>
+                <w:t xml:space="preserve">Brianne Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Section on Chimpanzee Health and Conservation in the Anthropocene, 80 (1), pp.e22727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698354v1</w:t>
+                <w:t xml:space="preserve">hal-01715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social transmission in networks: global efficiency peaks with intermediate levels of modularity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social environment mediates cancer progression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika H Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine P M Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05737-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-018-2564-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912141v1</w:t>
+                <w:t xml:space="preserve">hal-01875995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can leadership processes in European bison be used to improve the management of free-roaming herds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does elevated parasite richness in the environment affect daily path length of animals or is it the converse? An answer bringing some new elements of discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-018-1175-0⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.100001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779904v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of reciprocity and diversity in social networks: a modeling and comparative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+                <w:t xml:space="preserve">The influence of kinship and dominance hierarchy on grooming partner choice in free-ranging Macaca mulatta brevicaudus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chih Mun Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ary034⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (4), pp.377 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-018-0662-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912063v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of phylogeny, social style, and sociodemographic factors on macaque social network structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Duboscq</w:t>
+                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22727⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01715327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social environment mediates cancer progression in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Devilliers</w:t>
+                <w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05737-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875995v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does elevated parasite richness in the environment affect daily path length of animals or is it the converse? An answer bringing some new elements of discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social transmission in networks: global efficiency peaks with intermediate levels of modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyu Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100001⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-018-2564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851590v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of kinship and dominance hierarchy on grooming partner choice in free-ranging Macaca mulatta brevicaudus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Mechanisms of reciprocity and diversity in social networks: a modeling and comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.745 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ary034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10329-018-0662-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912727v1</w:t>
+                <w:t xml:space="preserve">hal-01912063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">How can leadership processes in European bison be used to improve the management of free-roaming herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Manizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Darriet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvonne Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-018-1175-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01722566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social play among juvenile wild Japanese macaques ( Macaca fuscata ) strengthens their social bonds</w:t>
               </w:r>
@@ -11679,862 +11679,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximate Mechanisms Underlying Primates’ Complex Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959846v1</w:t>
+                <w:t xml:space="preserve">hal-01444610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of leadership in groups of female mallards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si le sentiment de supériorité de l’être humain ne lui appartenait pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643748v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le sentiment de supériorité de l’être humain ne lui appartenait pas ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proximate Mechanisms Underlying Primates’ Complex Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94, pp.28-29</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820299v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Determinants of leadership in groups of female mallards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A.H. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bonnefoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (4), pp.467 - 507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444610v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Editorial: Social Interaction in Animals: Linking Experimental Approach and Social Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bellut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Mery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487812v1</w:t>
+                <w:t xml:space="preserve">hal-04681710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Social Interaction in Animals: Linking Experimental Approach and Social Network Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of complex social networks from spatial structure and rules of thumb: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00035⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.189 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681710v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of complex social networks from spatial structure and rules of thumb: a modelling approach</w:t>
+                <w:t xml:space="preserve">Friendships and Social Networks in an Individual-Based Model of Primate Social Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690501v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friendships and Social Networks in an Individual-Based Model of Primate Social Behaviour</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.3450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690497v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Castration Change Integration of Immature Males in Their Familial Group Network in Captive Western Lowland Gorillas?</w:t>
               </w:r>
@@ -12680,77 +12680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfriede Kalcher-Sommersguter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88</w:t>
@@ -12779,51 +12779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step at a time in investigating relationships between self-directed behaviours and parasitological, social and environmental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13013,51 +13013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information Transmission in Animals: Lessons from Studies of Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13143,51 +13143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13407,51 +13407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouan Bshary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13479,593 +13479,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratch that itch: revisiting links between self-directed behaviour and parasitological, social and environmental factors in a free-ranging primate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Network centrality and seasonality interact to predict lice load in a social primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéria Romano</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160571⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399063v1</w:t>
+                <w:t xml:space="preserve">hal-01298663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use and Movement Patterns in a Semi- Free-Ranging Herd of European Bison (Bison bonasus)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling infection transmission in primate networks to predict centrality-based risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sarabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147404⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (7), pp.767-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388342v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network centrality and seasonality interact to predict lice load in a social primate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Scratch that itch: revisiting links between self-directed behaviour and parasitological, social and environmental factors in a free-ranging primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Romano</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep22095⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.160571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298663v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling infection transmission in primate networks to predict centrality-based risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space Use and Movement Patterns in a Semi- Free-Ranging Herd of European Bison (Bison bonasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22542⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01356289v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Spatial Distribution, Social Affiliations and Dominance Hierarchy in a Semi-Free Mandrill Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14129,77 +14129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the role of contrasting urban contexts in healthy aging: an international cohort study using wearable sensor devices (the CURHA study protocol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14553,77 +14553,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Hirata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (1), pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14670,64 +14670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective decision making during group movements in European bison, Bison bonasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14781,424 +14781,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology of information: social transmission dynamics within groups of non-social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1801), pp.2014.2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323909v1</w:t>
+                <w:t xml:space="preserve">hal-01120332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of information: social transmission dynamics within groups of non-social insects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality tests predict responses to a spatial-learning task in mallards, Anas platyrhynchos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A.H. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2480⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120332v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests predict responses to a spatial-learning task in mallards, Anas platyrhynchos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01298698v1</w:t>
+                <w:t xml:space="preserve">hal-01323909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Infection Risk and Sociality: Centrality Interacts with Seasonality to Predict Lice Load in Free-Ranging Female Japanese Macaques, Macaca fuscata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15301,51 +15301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Levé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Whiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15396,51 +15396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling animal group fission using social network dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15584,414 +15584,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Class</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814151v1</w:t>
+                <w:t xml:space="preserve">hal-00824773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t>
+                <w:t xml:space="preserve">Predicting leadership using nutrient requirements and dominance rank of group members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrewj J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand T. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (3), pp.457-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-012-1466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824773v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting leadership using nutrient requirements and dominance rank of group members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (3), pp.457-470. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-012-1466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765026v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Affiliative Relationships of Cebus and Sapajus Species</w:t>
               </w:r>
@@ -16320,277 +16320,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of intraunit relationships in nonhuman primates living in multilevel social systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From social network (centralized vs. decentralized) to collective decision-making (unshared vs shared consensus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikki Matsuda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-012-9616-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719274v1</w:t>
+                <w:t xml:space="preserve">hal-00676448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From social network (centralized vs. decentralized) to collective decision-making (unshared vs shared consensus)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparisons of intraunit relationships in nonhuman primates living in multilevel social systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikki Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Swedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umeyo Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Tuuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.1038-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-012-9616-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use in semi-free ranging Tonkean macaques Macaca tonkeana depends on environmental conditions: A geographical information system approach</w:t>
               </w:r>
@@ -16615,51 +16615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (1), pp.8-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16719,51 +16719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16791,752 +16791,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative network analysis of social style in macaques</w:t>
+                <w:t xml:space="preserve">Collective decision-making and fission–fusion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Jacobs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kunio Watanabe</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Conradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.07.020⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (11), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631058v1</w:t>
+                <w:t xml:space="preserve">hal-05255942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Next ? Group Coordination and Collective Decision Making by Primates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Organization in Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (6), pp.1245-1267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-011-9526-7⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.1413-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-011-9520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254575v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision-making and fission–fusion dynamics</w:t>
+                <w:t xml:space="preserve">How can social network analysis improve the study of primate behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.703-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19685.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05255942v1</w:t>
+                <w:t xml:space="preserve">hal-00561345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization in Primates</w:t>
+                <w:t xml:space="preserve">Group size, grooming and fission in primates: A modeling approach based on group structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-011-9520-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 273 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05255941v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can social network analysis improve the study of primate behavior?</w:t>
+                <w:t xml:space="preserve">A comparative network analysis of social style in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (4), pp.845-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.20915⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00561345v1</w:t>
+                <w:t xml:space="preserve">hal-00631058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group size, grooming and fission in primates: A modeling approach based on group structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where Next ? Group Coordination and Collective Decision Making by Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 273 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.1245-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-011-9526-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669205v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the first intention movement to the last joiner: Macaques combine mimetic rules to optimize their collective decisions</w:t>
               </w:r>
@@ -17548,51 +17548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278, pp.1697-1704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17743,90 +17743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network influences decision making during collective movements in brown lemurs (Eulemur fulvus fulvus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.721-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17983,286 +17983,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in nutrient requirements imply a non-linear emergence of leaders in animal groups.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grooming network cohesion and the role of individuals in a captive chimpanzee group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Kanngiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iain D Couzin</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000917⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.758-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519638v1</w:t>
+                <w:t xml:space="preserve">hal-00573771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooming network cohesion and the role of individuals in a captive chimpanzee group.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in nutrient requirements imply a non-linear emergence of leaders in animal groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josep Call</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain D Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20914⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1000917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573771v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared of unshared consensus for collective movement? Towards methodological concerns</w:t>
               </w:r>
@@ -18364,64 +18364,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term group fission processes in macaques: a social networking approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 213 (8), pp.1338-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18468,64 +18468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence of quorums during collective decision making in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64, pp.1875-1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18584,51 +18584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signals use by leaders in Macaca tonkeana and Macaca mulatta: group-mate recruitment and behaviour monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18687,51 +18687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective mimetism at departure in collective movements of Macaca tonkeana: an experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18803,51 +18803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared or unshared consensus decision in macaques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.84-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18925,103 +18925,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t>
@@ -19050,103 +19050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t>
@@ -19175,103 +19175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19296,103 +19296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19417,103 +19417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t>
@@ -19536,290 +19536,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Humanity of Visual Virtual Connections for Nursing Homes Residents’ Social Ties: an Embedded and Interdisciplinary Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiations numériques des liens par et pour les résidents d’EHPAD en période pandémique : approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 38th Colloquium 2022, Vienna, Austria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Colloque "Des liens sous tension. Regards croisés sur les usages du numérique par et pour les personnes âgées en situation de dépendance", Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692453v1</w:t>
+                <w:t xml:space="preserve">hal-04692458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations numériques des liens par et pour les résidents d’EHPAD en période pandémique : approche interdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The Humanity of Visual Virtual Connections for Nursing Homes Residents’ Social Ties: an Embedded and Interdisciplinary Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Des liens sous tension. Regards croisés sur les usages du numérique par et pour les personnes âgées en situation de dépendance", Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGOS 38th Colloquium 2022, Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692458v1</w:t>
+                <w:t xml:space="preserve">hal-04692453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir le(s) lien(s) ? Médiations numériques par et pour les résidents de maisons de retraite en période pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19870,90 +19870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s keep in touch, Granny. The corporeity of digital visual mediations for nursing homes residents tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARAMAOS, Les organisations de santé face au défi de la personnalisation, Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Genève, Suisse</w:t>
@@ -19995,90 +19995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Model to Predict Hierarchical Rank in Macaca mulatta and M. sylvanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brianne Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie Strasbourg, France, August 21-25, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
@@ -20107,51 +20107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social Network Perspective On Macaque Social Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20332,64 +20332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. King Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20446,103 +20446,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t>
@@ -20571,103 +20571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t>
@@ -20825,51 +20825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Repussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20939,51 +20939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Repussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21027,51 +21027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
@@ -21111,51 +21111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saru, Singes du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21293,51 +21293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Huffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21470,51 +21470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21552,51 +21552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21673,51 +21673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21755,64 +21755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social data collection and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21889,51 +21889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21984,51 +21984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22208,51 +22208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22284,221 +22284,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction et évolution des réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Modélisation des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Matériologiques, pp.469-486, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions matériologiques, 2015, 978-2-919694-98-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820298v1</w:t>
+                <w:t xml:space="preserve">hal-02364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des réseaux sociaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+                <w:t xml:space="preserve">Fonction et évolution des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions matériologiques, 2015, 978-2-919694-98-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.469-486, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5140.9440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364493v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de &amp;quot;Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
               </w:r>
@@ -22562,77 +22562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : La socialité complexe des chauves-souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Matériologiques, 2015, Modélisations, simulations, systèmes complexes, 978-2-919694-97-6</w:t>
@@ -22771,51 +22771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22859,103 +22859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22995,51 +22995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23070,51 +23070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23145,51 +23145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23265,51 +23265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.e254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23368,51 +23368,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Individual Identification of Japanese Macaques (Macaca fuscata) via Deep Learning Facial Recognition and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Pourtales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23420,51 +23420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Sands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23480,164 +23480,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Selection Shaping Adaptive Social Networks</w:t>
+                <w:t xml:space="preserve">Sauvegarder les traditions des singes face aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348120v1</w:t>
+                <w:t xml:space="preserve">hal-04739950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvegarder les traditions des singes face aux changements globaux</w:t>
+                <w:t xml:space="preserve">Multilevel Selection Shaping Adaptive Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739950v1</w:t>
+                <w:t xml:space="preserve">hal-05348120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Cultures: Exploring Interspecies Culture Among Humans and Other Animals</w:t>
               </w:r>
@@ -23737,64 +23737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J J Macintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -23816,103 +23816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does built environment influence physical activity and body postures in homework journeys?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23930,90 +23930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I wanna draw like you: Inter-and intra-individual differences in orang-utan drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaïs Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagi Eguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24087,51 +24087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24289,51 +24289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24383,90 +24383,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations numériques et organisationnelles pour le lien social en EHPAD suite à l’épidémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hintermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24803,51 +24803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C18664"/>
+    <w:nsid w:val="CFB2FFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25034,51 +25034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8206-2739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131289349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Lynn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Depret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15060888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Ishizuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kaigaishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216256v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Molina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Suzumura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-024-01137-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14886.13122" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581073v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07334648241252002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26515-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brambilla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achaz von Hardenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canedoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09511" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manizan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Audroin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia J Moss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Russell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.24.252536" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009792" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de La Fuente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Bicca&#8208;marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Souto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13609" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622970v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12212963" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04024-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Maeda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiho Ochi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79790-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831440v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.33" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacoby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13539" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A.H. Bousquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105326" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258944" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Moscovice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Aureli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0384" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13400" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555084v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;raud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12792" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13366" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Jeantet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887408v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Feng Hu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Peng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaohua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/347005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00403" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bionda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Britton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00720-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0682-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne J.M. Kemp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.11.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350391v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Planckaert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios C. Nicolis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52019-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269229v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Benhaim-Delarbre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Botting" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00721-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Jong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Garnotel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lyden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112566" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912141v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Shen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2564-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kemp" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1175-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912063v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary034" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianne Beisner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Berman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22727" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine P M Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie dos Santos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05737-w" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851590v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Feng Wu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0662-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22728" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0684-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643748v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Ahr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003431" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820299v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681710v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00035" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690501v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.07.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3450" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Letang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rietkerk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#224;nos Sz&#224;nth&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959845v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfriede Kalcher-Sommersguter" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677299v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170461" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677277v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.028" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01147" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301449v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klenschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Battesti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00539" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00915" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399063v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160571" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Longour" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147404" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298663v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romano" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22095" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356289v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sarabian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22542" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZBRPQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chailleux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desjardins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00612" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw098" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298562v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0494-y" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298680v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120332v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2480" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298698v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.024" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829SP4D3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959848v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano de Paula" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992101v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097813" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22289" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCCRWMQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765026v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrewj J. Macintosh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand T. Jacobs" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Watanabe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-012-1466-5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDWMJGL3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959847v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Bergstrom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Crofoot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fedigan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Izar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927691v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083015" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693407v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.04.020" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1CBDMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719274v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikki Matsuda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Swedell" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umeyo Mori" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Tuuga" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-012-9616-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4VH8RTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676448v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032566" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637641v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Briard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026788" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631058v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.07.020" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254575v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9526-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255942v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Conradt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lusseau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19685.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ0WL1HJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255941v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9520-0" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8QTDPB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J King" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20915" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669205v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.035" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537272v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2084" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart W. Pyritz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9524-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573747v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9497-8" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T7LBQ63X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519638v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000917" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573771v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kanngiesser" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Riedl" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20914" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZVFPZK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472171v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561343v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0999-8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG0KFZJS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407233v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0261-9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VS9NMRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426150v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.07.029" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKC5ZRHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277315v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB01TDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830189v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827940v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramanian" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827934v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macintosh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832359v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14907/primate.30.0_38_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sante-vie-pratique/animaux/decoloniser-notre-rapport-aux-animaux_9782415014186.php" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820301v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5140.9440" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797007v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1511.8885" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797008v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797009v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2585.0403" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564335v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sands" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348120v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739950v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368545v3" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299087v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04955843v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8206-2739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131289349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100787" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Lynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15060888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Ishizuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kaigaishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14886.13122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581073v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07334648241252002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216256v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Suzumura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-024-01137-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26515-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brambilla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achaz von Hardenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canedoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09511" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manizan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Audroin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia J Moss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Russell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.24.252536" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009792" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de La Fuente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Bicca&#8208;marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Souto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13609" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622970v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12212963" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04024-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Maeda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiho Ochi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79790-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04917-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831440v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.33" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacoby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13539" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A.H. Bousquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105326" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258944" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Moscovice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Aureli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0384" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13400" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555084v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;raud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12792" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732978v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Jeantet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113090" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916848v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Feng Hu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Peng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaohua" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/347005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00403" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bionda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Britton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00720-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Planckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios C. Nicolis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52019-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872939v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0682-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108472v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne J.M. Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269229v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Benhaim-Delarbre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Botting" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00721-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Jong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Garnotel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lyden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112566" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianne Beisner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Berman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22727" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine P M Bailly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie dos Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05737-w" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Feng Wu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0662-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912141v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Shen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2564-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary034" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kemp" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1175-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22728" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0684-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820299v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643748v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Ahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003431" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00035" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690501v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.07.004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690497v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3450" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Letang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rietkerk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#224;nos Sz&#224;nth&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959845v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfriede Kalcher-Sommersguter" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677299v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170461" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677277v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.028" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01147" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301449v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klenschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Battesti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00539" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00915" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298663v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22095" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sarabian" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22542" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZBRPQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160571" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Longour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147404" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chailleux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desjardins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00612" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw098" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298562v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0494-y" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298680v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2480" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298698v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.024" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829SP4D3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959848v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano de Paula" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992101v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097813" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22289" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCCRWMQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765026v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrewj J. Macintosh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand T. Jacobs" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Watanabe" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-012-1466-5" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDWMJGL3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959847v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Bergstrom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Crofoot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fedigan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Izar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927691v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083015" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693407v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.04.020" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1CBDMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032566" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikki Matsuda" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Swedell" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umeyo Mori" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Tuuga" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-012-9616-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4VH8RTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637641v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Briard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026788" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255942v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Conradt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lusseau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19685.x" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ0WL1HJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9520-0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8QTDPB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561345v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J King" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20915" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669205v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.035" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631058v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.07.020" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9526-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537272v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2084" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart W. Pyritz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9524-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573747v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9497-8" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T7LBQ63X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573771v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kanngiesser" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Riedl" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20914" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZVFPZK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519638v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000917" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472171v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561343v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0999-8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG0KFZJS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407233v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0261-9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VS9NMRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426150v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.07.029" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKC5ZRHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277315v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB01TDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830189v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827940v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramanian" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827934v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macintosh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832359v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14907/primate.30.0_38_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sante-vie-pratique/animaux/decoloniser-notre-rapport-aux-animaux_9782415014186.php" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820301v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820298v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5140.9440" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797007v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1511.8885" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797008v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797009v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2585.0403" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564335v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sands" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739950v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348120v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368545v3" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299087v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04955843v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>