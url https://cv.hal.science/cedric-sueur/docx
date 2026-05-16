--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -115,8436 +115,8457 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131289349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=2A3IqEsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (159)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (161)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art, deuil et culture : les nouveaux territoires de la cognition chez les primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2025013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453565v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Don't Care About Social Control&amp;quot;: Watching-Eye Effect Does Not Reduce Illegal Pedestrian Behaviour in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Articles in Support of the Null Hypothesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4123207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05483345v1</w:t>
+                <w:t xml:space="preserve">hal-05575760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sociability space: Putting social networks into geographical space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective social niche construction shaping adaptive social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2026.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2026.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05575760v1</w:t>
+                <w:t xml:space="preserve">hal-05602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484894v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of two cats in a nursing home: impact of the admission of a new resident in a disability unit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of pets on the health of older adults: a survey in Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fetho.2026.1668835⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.178.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524820v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor-based study on the environmental determinants of sleep in older adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filling, color, and shape: individuality in chimpanzee drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.120874⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-026-01263-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017197v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirons les macaques des bancs d'expérimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Art, deuil et culture : les nouveaux territoires de la cognition chez les primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219 (3-4), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2025013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309167v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sentienscepticisme : une remise en question de la sentience animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477786v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratising AI for Ecology: MEWC Delivers Custom Wildlife Classification to All</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.100787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolving View of Animal Minds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William S. Lynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentienscepticisme : une remise en question de la sentience animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Prix Chaffoteaux 2024, 30 (175), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05034610v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens humains-animaux en Ehpad : réflexions méthodologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Cail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle A Beenackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Oude Groeniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (11), pp.828 - 834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2024-222959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05294104v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network characteristics and levels of fluctuations in momentary depressive symptomatology among older adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retirons les macaques des bancs d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 1299, pp.60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357116v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Coexistence and Conflicts Between Humans and Macaques in Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique au service des liens familiaux des résidents en Éhpad avec leurs proches : la pandémie de covid-19 comme catalyseur de « lien social 2.0 » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Depret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Céline Racin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani15060888⟩</w:t>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 22 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.022.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122236v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Coexistence and Conflicts Between Humans and Macaques in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Maître</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léane Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15060888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395568v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacaqueNet: Advancing comparative behavioural research through large-scale collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using deep learning predictions to study the development of drawing behaviour in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Moor</w:t>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macaela Skelton</w:t>
+                <w:t xml:space="preserve">Elliot Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Amici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Krishna Balasubramaniam</w:t>
+                <w:t xml:space="preserve">Jimmy Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14223⟩</w:t>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.103166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2025.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925822v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la suppression des prédateurs : repenser notre rapport aux animaux sauvages à l’aune du naturalisme occidental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MacaqueNet: Advancing comparative behavioural research through large-scale collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macaela Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Amici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Arlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Balasubramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (4), pp.519-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322277v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Warmth of Sarudango: Modelling the Huddling Behaviour of Japanese Macaques (Macaca fuscata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contre la suppression des prédateurs : repenser notre rapport aux animaux sauvages à l’aune du naturalisme occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14233468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04813518v1</w:t>
+                <w:t xml:space="preserve">hal-05322277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentienscepticisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A sensor-based study on the environmental determinants of sleep in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14886.13122⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.120874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.120874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597219v1</w:t>
+                <w:t xml:space="preserve">hal-05017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Cat’s Permanent Presence on the Health and Social Network of Older Adults With Alzheimer’s Disease or Disabilities in a Nursing Home</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuyuki Oshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07334648241252002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04581073v2</w:t>
+                <w:t xml:space="preserve">hal-05075485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of interspecies sexual behaviour between Japanese macaques and Sika deer: First evidence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning for automatic facial detection and recognition in Japanese macaques: illuminating social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Suzumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-024-01137-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/csj-2023-0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05075485v1</w:t>
+                <w:t xml:space="preserve">hal-04216256v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for automatic facial detection and recognition in Japanese macaques: illuminating social networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complexity of Social Networks in Healthy Aging: Novel Metrics and Their Associations with Psychological Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-024-01137-5⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216256v3</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Social Networks in Healthy Aging: Novel Metrics and Their Associations with Psychological Well-Being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sentienscepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.388⟩</w:t>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14886.13122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565549v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological Consequences of Individual Centrality on Wild Chimpanzees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of a Cat’s Permanent Presence on the Health and Social Network of Older Adults With Alzheimer’s Disease or Disabilities in a Nursing Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valéria Romano</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (11), pp.1739-1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07334648241252002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783451v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal capital: a new way to define human-animal bond in view of global changes and food insecurity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epidemiological Consequences of Individual Centrality on Wild Chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fourneret</w:t>
+                <w:t xml:space="preserve">Andrew J J Macintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Espinosa</w:t>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Sustainable Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (12), pp.e23682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44264-024-00030-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809070v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social attraction and social avoidance in shaping modular networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéria Romano</w:t>
+                <w:t xml:space="preserve">Animal capital: a new way to define human-animal bond in view of global changes and food insecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+                <w:t xml:space="preserve">Éric Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Macintosh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.231619. </w:t>
+              <w:t xml:space="preserve">npj Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44264-024-00030-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593811v1</w:t>
+                <w:t xml:space="preserve">hal-04809070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Social Behaviour of Domestic Yaks in Manang, Nepal: An Etho-Ethnographic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of social attraction and social avoidance in shaping modular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Johnson</w:t>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pilleboue</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13020248⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.231619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413104v1</w:t>
+                <w:t xml:space="preserve">hal-04593811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Warmth of Sarudango: Modelling the Huddling Behaviour of Japanese Macaques (Macaca fuscata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Ishizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Kaigaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (23), pp.3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14233468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299505v5</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both age and social environment shape the phenotype of ant workers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incorporating animal agency into research design could improve behavioral and neuroscience research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26515-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (2), pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295314v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299505v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Social Behaviour of Domestic Yaks in Manang, Nepal: An Etho-Ethnographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pilleboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13020248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118678v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Both age and social environment shape the phenotype of ant workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Hirata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naruki Morimura</w:t>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26515-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208333v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the use of videoconference by and for older adults in nursing homes: an interdisciplinary approach to learn from the pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Racin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1154657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1154657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205601v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tool assisted task on touchscreen: a case study on drawing behaviour in chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank van Lenthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naruki Morimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108095⟩</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/14219980-bja10008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196417v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Digital Technologies to Maintain Older Adults’ Social Ties During Visitation Restrictions in Long-Term Care Facilities: Scoping Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Recent Advances in Animal Cognition and Ethology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Racin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.e38593. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Animals, 13 (18), pp.2890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/38593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani13182890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118739v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term analysis of social structure: evidence of age-based consistent associations in male Alpine ibex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro urban spaces and mental well-being: Measuring the exposure to urban landscapes along daily mobility paths and their effects on momentary depressive symptomatology among older population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Brambilla</w:t>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achaz von Hardenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Frank van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09511⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681238v1</w:t>
+                <w:t xml:space="preserve">hal-04196417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids of European bison in relation to their status: age, dominance, social centrality and leadership</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Digital Technologies to Maintain Older Adults’ Social Ties During Visitation Restrictions in Long-Term Care Facilities: Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Racin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12070849⟩</w:t>
+              <w:t xml:space="preserve">JMIR Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.e38593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/38593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559730v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légitimité en recherche animale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une création picturale non humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Polygraphe(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418600v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants - an exemplar of how human disturbance impacts group-living species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia J Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.08.24.252536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196127v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tradeoff between information and pathogen transmission in animal societies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08290⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12202761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829847v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une création picturale non humaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants—An exemplar of how human disturbance impacts group-living species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Wiśniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959849v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Intelligence to Analyze Non-Human Drawings: A First Step with Orangutan Productions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la légitimité en recherche animale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831441v1</w:t>
+                <w:t xml:space="preserve">hal-04418600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants - an exemplar of how human disturbance impacts group-living species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye image effect in the context of pedestrian safety: a French questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.08.24.252536⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.76062.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582309v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated poaching affects global connectivity and efficiency in social networks of African savanna elephants—An exemplar of how human disturbance impacts group-living species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tradeoff between information and pathogen transmission in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie Wiśniewska</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009792⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.e08290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825159v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging networks and social tolerance in a cooperatively breeding primate ( Callithrix jacchus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio César Bicca‐marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (1), pp.138-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven simulation of the trophallactic network and intranidal food flow dissemination in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamatios Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (21), pp.2963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani12212963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622970v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Drawings Speak Through Mathematical Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (4), pp.400-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12110-022-09436-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusociality is linked to caste-specific differences in metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-021-04024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial drone observations identified a multilevel society in feral horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long term analysis of social structure: evidence of age-based consistent associations in male Alpine ibex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achaz von Hardenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Canedoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Brivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79790-1⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364088v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+                <w:t xml:space="preserve">Glucocorticoids of European bison in relation to their status: age, dominance, social centrality and leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Manizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Audroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12070849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131357v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Wanna Draw Like You: Inter- and Intra-Individual Differences in Orang-Utan Drawings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaïs Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagi Eguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.3202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani11113202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting associations between nestling telomere length and pre and postnatal helpers’ presence in a cooperatively breeding bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Zahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196 (1), pp.37-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-021-04917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre éthique, nos lois et la recherche sont influencées par l'image que nous avons des animaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New indices to characterize drawing behavior in humans (Homo sapiens) and chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83043-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418606v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consistency of individual centrality across time and networks in wild vervet monkeys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23232⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131519v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social capital: an independent dimension of healthy ageing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">The consistency of individual centrality across time and networks in wild vervet monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.33⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831440v4</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Perceptions of Human-Animal Relationships and Their Impacts on Animal Ethics, Law and Research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Sueur</w:t>
+                <w:t xml:space="preserve">Social capital: an independent dimension of healthy ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.631238⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101068v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831440v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal social networks: Towards an integrative framework embedding social interactions, space and time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Notre éthique, nos lois et la recherche sont influencées par l'image que nous avons des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608063v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How leadership could be used to manage domestic and wild ungulate herds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Animal social networks: Towards an integrative framework embedding social interactions, space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105326⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364118v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural synchronization in a multilevel society of feral horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How leadership could be used to manage domestic and wild ungulate herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A.H. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258944⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608137v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How socio-ecological factors influence the differentiation of social relationships: an integrated conceptual framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavioural synchronization in a multilevel society of feral horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamao Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Aureli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0384⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0258944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983752v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null models for animal social network analysis and data collected via focal sampling: Pre‐network or node network permutation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aerial drone observations identified a multilevel society in feral horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamao Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiho Ochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monamie Ringhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13400⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79790-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927317v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and activity space data for health research: tools and methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical networks of food exchange in the black garden ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102454⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494047v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Adaptation to Deep Space Environment: An Evolutionary Perspective of the Foreseen Interplanetary Exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
+                <w:t xml:space="preserve">Linking physical and social environments with mental health in old age: a multisensor approach for continuous real-life ecological and emotional assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank J van Lenthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555084v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical networks of food exchange in the black garden ant Lasius niger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining social network and activity space data for health research: tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.102454 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555281v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking physical and social environments with mental health in old age: a multisensor approach for continuous real-life ecological and emotional assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Chaix</w:t>
+                <w:t xml:space="preserve">Human Adaptation to Deep Space Environment: An Evolutionary Perspective of the Foreseen Interplanetary Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214274⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080172v1</w:t>
+                <w:t xml:space="preserve">hal-02555084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lean and Performant Hierarchical Model for Human Activity Recognition Using Body-Mounted Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Debache</w:t>
+                <w:t xml:space="preserve">Lorène Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Jeantet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20113090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02732978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network measures in animal social network analysis: Their strengths, limits, interpretations and uses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mckechnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13366⟩</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868738v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme and variable environmental temperatures are linked to reduction of social network cohesiveness in a highly social passerine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susan Cunningham</w:t>
+                <w:t xml:space="preserve">Network measures in animal social network analysis: Their strengths, limits, interpretations and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07463⟩</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917333v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemming the Flow: Information, Infection, and Social Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are They Really Trying to Save Their Buddy? The Anthropomorphism of Animal Epimeletic Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Forin-Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.2323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani10122323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic thermal structure mediates dive sequences in a foraging seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+                <w:t xml:space="preserve">André Chiaradia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chiaradia</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (13), pp.6610-6622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.6393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel statistical toolkit to study animal social networks: Animal Network Toolkit (ANT) R package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Feng Hu</w:t>
+                <w:t xml:space="preserve">Zhang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Xiaohua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/347005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of data collection and observation methods on uncertainty of social networks in wild primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga‐gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Waal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8555,100 +8576,100 @@
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajp.23137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Point of View of Animal Ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8810,10098 +8831,10306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Social networks analyses in primates, a multilevel perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How socio-ecological factors influence the differentiation of social relationships: an integrated conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Moscovice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Aureli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-019-00720-5⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.20200384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827936v1</w:t>
+                <w:t xml:space="preserve">hal-02983752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciesism, anti-speciesism and animal rights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Null models for animal social network analysis and data collected via focal sampling: Pre‐network or node network permutation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga‐gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash eNews: the EAAP Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820300v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal analysis of the food dissemination process and the trophallactic network in the ant Lasius niger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of network evolution: a focus on socioecological factors, intermediary mechanisms, and selection pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bles</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-018-0682-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52019-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350391v1</w:t>
+                <w:t xml:space="preserve">hal-01872939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The social network structure of a semi-free roaming European bison herd (Bison bonasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Manizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne J.M. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926982v1</w:t>
+                <w:t xml:space="preserve">hal-02108472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of network evolution: a focus on socioecological factors, intermediary mechanisms, and selection pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A spatiotemporal analysis of the food dissemination process and the trophallactic network in the ant Lasius niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Planckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatios C. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-018-0682-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872939v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social network structure of a semi-free roaming European bison herd (Bison bonasus)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decision-making processes underlying pedestrian behaviours at signalised crossings: Part 2. Do pedestrians show cultural herding behaviour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/safety5040082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108472v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Group Management and Transfer on Individual Sociality in Highland Cattle (Bos taurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Debergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2019.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labour in the black garden ant (Lasius niger) leads to three distinct proteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Benhaim-Delarbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 117, pp.103907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Processes Underlying Pedestrian Behaviors at Signalized Crossing: Part 1. The First to Step off the Kerb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (4), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/safety5040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Sensor-Derived Physical Behavior with Metabolic Health: A Compositional Analysis in the Record Multisensor Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel M Sneekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (5), pp.741. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16050741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social attention biases in juvenile wild vervet monkeys: implications for socialisation and social learning processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Botting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/700566⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.261-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-019-00721-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108429v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social attention biases in juvenile wild vervet monkeys: implications for socialisation and social learning processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Space Use and Leadership Modify Dilution Effects on Optimal Vigilance under Food-Safety Trade-Offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Botting</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-019-00721-4⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193 (1), pp.E15-E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/700566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194992v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking up sedentary time in overweight/obese adults on work days and non-work days: results from a feasibility study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciesism, anti-speciesism and animal rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flash eNews: the EAAP Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107269v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of phylogeny, social style, and sociodemographic factors on macaque social network structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Social networks analyses in primates, a multilevel perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22727⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-019-00720-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715327v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social environment mediates cancer progression in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Devilliers</w:t>
+                <w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05737-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.9 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875995v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does elevated parasite richness in the environment affect daily path length of animals or is it the converse? An answer bringing some new elements of discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social transmission in networks: global efficiency peaks with intermediate levels of modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyu Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100001⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-018-2564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851590v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of kinship and dominance hierarchy on grooming partner choice in free-ranging Macaca mulatta brevicaudus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Mechanisms of reciprocity and diversity in social networks: a modeling and comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-018-0662-y⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.745 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ary034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912727v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darriet</w:t>
+                <w:t xml:space="preserve">The influence of phylogeny, social style, and sociodemographic factors on macaque social network structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Balasubramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brianne Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Section on Chimpanzee Health and Conservation in the Anthropocene, 80 (1), pp.e22727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01722566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership linked to group composition in Highland cattle ( Bos taurus ): Implications for livestock management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does elevated parasite richness in the environment affect daily path length of animals or is it the converse? An answer bringing some new elements of discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.100001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698354v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social transmission in networks: global efficiency peaks with intermediate levels of modularity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of kinship and dominance hierarchy on grooming partner choice in free-ranging Macaca mulatta brevicaudus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Feng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chih Mun Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-018-2564-9⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (4), pp.377 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-018-0662-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912141v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of reciprocity and diversity in social networks: a modeling and comparative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+                <w:t xml:space="preserve">Social environment mediates cancer progression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika H Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine P M Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ary034⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05737-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912063v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can leadership processes in European bison be used to improve the management of free-roaming herds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-018-1175-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01779904v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social play among juvenile wild Japanese macaques ( Macaca fuscata ) strengthens their social bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How can leadership processes in European bison be used to improve the management of free-roaming herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Manizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22728⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-018-1175-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715804v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social style and resilience of macaques’ networks, a theoretical investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social play among juvenile wild Japanese macaques ( Macaca fuscata ) strengthens their social bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-018-0684-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912085v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social style and resilience of macaques’ networks, a theoretical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-018-0684-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444610v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le sentiment de supériorité de l’être humain ne lui appartenait pas ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breaking up sedentary time in overweight/obese adults on work days and non-work days: results from a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Debache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxing Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15112566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820299v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximate Mechanisms Underlying Primates’ Complex Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si le sentiment de supériorité de l’être humain ne lui appartenait pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.126-127</w:t>
+              <w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959846v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of leadership in groups of female mallards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interspecies sexual behaviour between a male Japanese macaque and female sika deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003431⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.275-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-016-0593-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643748v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Social Interaction in Animals: Linking Experimental Approach and Social Network Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determinants of leadership in groups of female mallards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A.H. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mery</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00035⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (4), pp.467 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681710v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of complex social networks from spatial structure and rules of thumb: a modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Proximate Mechanisms Underlying Primates’ Complex Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ostner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.126-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690501v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friendships and Social Networks in an Individual-Based Model of Primate Social Behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Social Interaction in Animals: Linking Experimental Approach and Social Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.3450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690497v1</w:t>
+                <w:t xml:space="preserve">hal-04681710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of complex social networks from spatial structure and rules of thumb: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.189 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487812v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Castration Change Integration of Immature Males in Their Familial Group Network in Captive Western Lowland Gorillas?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friendships and Social Networks in an Individual-Based Model of Primate Social Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puga-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.3450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829852v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Maternal Loss Affects Social Grooming Similarly in Wild-Caught and Captive-Born Male Chimpanzees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+                <w:t xml:space="preserve">Cultural influence of social information use in pedestrian road-crossing behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Debergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959845v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step at a time in investigating relationships between self-directed behaviours and parasitological, social and environmental variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">How Does Castration Change Integration of Immature Males in Their Familial Group Network in Captive Western Lowland Gorillas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rietkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jànos Szànthò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (8), pp.170461. </w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.170461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677299v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of demographic variation on social network stability in wild vervet monkeys</w:t>
+                <w:t xml:space="preserve">Early Maternal Loss Affects Social Grooming Similarly in Wild-Caught and Captive-Born Male Chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Borgeaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elfriede Kalcher-Sommersguter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677277v1</w:t>
+                <w:t xml:space="preserve">hal-04959845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Information Transmission in Animals: Lessons from Studies of Diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">One step at a time in investigating relationships between self-directed behaviours and parasitological, social and environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1147. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.170461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356179v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of demographic variation on social network stability in wild vervet monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Borgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Bshary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.155 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298511v1</w:t>
+                <w:t xml:space="preserve">hal-01677277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding dynamics of information transmission in Drosophila melanogaster using a statistical modeling framework for longitudinal network data (the RSiena package)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergroup Variation of Social Relationships in Wild Vervet Monkeys: A Dynamic Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Borgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Bshary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00539⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301449v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergroup Variation of Social Relationships in Wild Vervet Monkeys: A Dynamic Network Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social network and decision-making in primates: a report on Franco-Japanese research collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erica van de Waal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00915⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-015-0505-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356162v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network centrality and seasonality interact to predict lice load in a social primate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Duboscq</w:t>
+                <w:t xml:space="preserve">Understanding dynamics of information transmission in Drosophila melanogaster using a statistical modeling framework for longitudinal network data (the RSiena package)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Klenschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Romano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep22095⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298663v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling infection transmission in primate networks to predict centrality-based risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Social Information Transmission in Animals: Lessons from Studies of Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22542⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01356289v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratch that itch: revisiting links between self-directed behaviour and parasitological, social and environmental factors in a free-ranging primate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Network centrality and seasonality interact to predict lice load in a social primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J.J. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160571⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399063v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Use and Movement Patterns in a Semi- Free-Ranging Herd of European Bison (Bison bonasus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+                <w:t xml:space="preserve">Modeling infection transmission in primate networks to predict centrality-based risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sarabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Longour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147404. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (7), pp.767-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388342v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Spatial Distribution, Social Affiliations and Dominance Hierarchy in a Semi-Free Mandrill Population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Space Use and Movement Patterns in a Semi- Free-Ranging Herd of European Bison (Bison bonasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Longour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00612⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356276v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of contrasting urban contexts in healthy aging: an international cohort study using wearable sensor devices (the CURHA study protocol)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scratch that itch: revisiting links between self-directed behaviour and parasitological, social and environmental factors in a free-ranging primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-016-0273-7⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.160571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323847v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Analysis Shows Asymmetrical Flows within a Bird Metapopulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Wey</w:t>
+                <w:t xml:space="preserve">Relations between Spatial Distribution, Social Affiliations and Dominance Hierarchy in a Semi-Free Mandrill Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166701⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429872v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression in Columbian ground squirrels: relationships with age, kinship, energy allocation, and fitness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the role of contrasting urban contexts in healthy aging: an international cohort study using wearable sensor devices (the CURHA study protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arw098⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-016-0273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390574v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social grooming network in captive chimpanzees: does the wild or captive origin of group members affect sociality?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Network Analysis Shows Asymmetrical Flows within a Bird Metapopulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-015-0494-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0166701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298562v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision making during group movements in European bison, Bison bonasus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Aggression in Columbian ground squirrels: relationships with age, kinship, energy allocation, and fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A. Viblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Boonstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stephen Dobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.016⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1716-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arw098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298680v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of information: social transmission dynamics within groups of non-social insects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social grooming network in captive chimpanzees: does the wild or captive origin of group members affect sociality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 282 (1801), pp.2014.2480. </w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10329-015-0494-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120332v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality tests predict responses to a spatial-learning task in mallards, Anas platyrhynchos</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.024⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298698v1</w:t>
+                <w:t xml:space="preserve">hal-01323909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk should be objectively defined: reply to Zentall and Smith</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology of information: social transmission dynamics within groups of non-social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafino Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (4), pp.981-983. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1801), pp.2014.2480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0859-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323909v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Infection Risk and Sociality: Centrality Interacts with Seasonality to Predict Lice Load in Free-Ranging Female Japanese Macaques, Macaca fuscata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Duboscq</w:t>
+                <w:t xml:space="preserve">Personality tests predict responses to a spatial-learning task in mallards, Anas platyrhynchos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A.H. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Romano de Paula</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathilde Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Macintosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959848v1</w:t>
+                <w:t xml:space="preserve">hal-01298698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Infection Risk and Sociality: Centrality Interacts with Seasonality to Predict Lice Load in Free-Ranging Female Japanese Macaques, Macaca fuscata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Romano de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101611v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling animal group fission using social network dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Maire</w:t>
+                <w:t xml:space="preserve">Collective decision making during group movements in European bison, Bison bonasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097813⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992101v1</w:t>
+                <w:t xml:space="preserve">hal-01298680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of social play network for infant or juvenile wild chimpanzees at Mahale Mountains National Park, Tanzania.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social networks in primates: smart and tolerant species have more efficient networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica van de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Whiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22289⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.7600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01021479v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
+                <w:t xml:space="preserve">Modelling animal group fission using social network dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Class</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+                <w:t xml:space="preserve">Anaïs Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824773v1</w:t>
+                <w:t xml:space="preserve">hal-00992101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting leadership using nutrient requirements and dominance rank of group members</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The importance of social play network for infant or juvenile wild chimpanzees at Mahale Mountains National Park, Tanzania.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-012-1466-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (11), pp.1025-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765026v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Different risk thresholds in pedestrian road crossing behaviour:A comparison of French and Japanese approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Class</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814151v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Affiliative Relationships of Cebus and Sapajus Species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting leadership using nutrient requirements and dominance rank of group members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrewj J. Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand T. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (3), pp.457-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-012-1466-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959847v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Structure of a Semi-Free Ranging Group of Mandrills (Mandrillus sphinx): A Social Network Analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decision-making theories: linking the disparate research areas of individual and collective cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083015⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0631-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927691v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of decision-making systems in human and animal groups</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing Affiliative Relationships of Cebus and Sapajus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackenzie Bergstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Crofoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Fedigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Izar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (3-5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693407v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From social network (centralized vs. decentralized) to collective decision-making (unshared vs shared consensus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Social Structure of a Semi-Free Ranging Group of Mandrills (Mandrillus sphinx): A Social Network Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32566. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e83015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676448v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of intraunit relationships in nonhuman primates living in multilevel social systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From social network (centralized vs. decentralized) to collective decision-making (unshared vs shared consensus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikki Matsuda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-012-9616-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719274v1</w:t>
+                <w:t xml:space="preserve">hal-00676448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use in semi-free ranging Tonkean macaques Macaca tonkeana depends on environmental conditions: A geographical information system approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparisons of intraunit relationships in nonhuman primates living in multilevel social systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikki Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Swedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umeyo Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Tuuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/czoolo/57.1.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.1038-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-012-9616-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561359v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Analyses of Le'vy Walk in Semi-Free Ranging Tonkean Macaques (Macaca tonkeana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Viability of decision-making systems in human and animal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 306, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637641v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective decision-making and fission–fusion dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comparative network analysis of social style in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Lusseau</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19685.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (4), pp.845-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05255942v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization in Primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Where Next ? Group Coordination and Collective Decision Making by Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (6), pp.1413-1432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-011-9520-0⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.1245-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-011-9526-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05255941v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can social network analysis improve the study of primate behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective decision-making and fission–fusion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Conradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20915⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (11), pp.1608-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19685.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561345v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group size, grooming and fission in primates: A modeling approach based on group structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Organization in Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp.1413-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-011-9520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669205v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative network analysis of social style in macaques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How can social network analysis improve the study of primate behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.07.020⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.703-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00631058v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Next ? Group Coordination and Collective Decision Making by Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Group size, grooming and fission in primates: A modeling approach based on group structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain D. Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-011-9526-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 273 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254575v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the first intention movement to the last joiner: Macaques combine mimetic rules to optimize their collective decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278, pp.1697-1704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2010.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching a Consensus: Terminology and Concepts Used in Coordination and Decision-Making Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart W. Pyritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart W. Pyritz</w:t>
+                <w:t xml:space="preserve">Andrew J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fichtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10764-011-9524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network influences decision making during collective movements in brown lemurs (Eulemur fulvus fulvus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.721-736. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-011-9497-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-011-9497-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rule-of-thumb based on social affiliation explains collective movements in desert baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cowlishaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (6), pp.1337-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooming network cohesion and the role of individuals in a captive chimpanzee group.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land use in semi-free ranging Tonkean macaques Macaca tonkeana depends on environmental conditions: A geographical information system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Kanngiesser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Josep Call</w:t>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20914⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.8-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/czoolo/57.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573771v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in nutrient requirements imply a non-linear emergence of leaders in animal groups.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Individual Analyses of Le'vy Walk in Semi-Free Ranging Tonkean Macaques (Macaca tonkeana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iain D Couzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000917⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519638v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared of unshared consensus for collective movement? Towards methodological concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84, pp.648-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term group fission processes in macaques: a social networking approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sequence of quorums during collective decision making in macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.039016⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.1875-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-010-0999-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472171v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of quorums during collective decision making in macaques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Short-term group fission processes in macaques: a social networking approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-010-0999-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (8), pp.1338-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.039016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00561343v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signals use by leaders in Macaca tonkeana and Macaca mulatta: group-mate recruitment and behaviour monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.239-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-009-0261-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective mimetism at departure in collective movements of Macaca tonkeana: an experimental and theoretical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grooming network cohesion and the role of individuals in a captive chimpanzee group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Kanngiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78, pp.1087-1095. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.758-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426150v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differences in nutrient requirements imply a non-linear emergence of leaders in animal groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain D Couzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1000917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective mimetism at departure in collective movements of Macaca tonkeana: an experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.1087-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shared or unshared consensus decision in macaques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (1), pp.84-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18911,1518 +19140,1518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chat &amp;quot;résident &amp;quot; en EHPAD: analyse du réseau social des résidents et soignants et évaluation du bien-être animal en unités de vie handicap et Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "La place de l'animal comme médiateur du bien vieillir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité scientifique du Gérontopôle Hauts-de-France, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare and Social network of two “resident cats” in a nursing home: impact of admission of a new resident to a disability unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34rd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la présence permanente de chats sur la santé et le réseau social des personnes âgées en EHPAD (unité de vie Alzheimer et Handicap).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Interdisciplinaire sur la Condition Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of “resident cats” on the health and social network of older adults with Alzheimer's or disabilities in nursing homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hartpury University, Jun 2024, Hartpury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANIMEHPAD : Effet de la présence de chats sur le bien-être et le réseau social des personnes âgées avec Alzheimer ou handicap en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Journées Annuelles de la Société Française de Gériatrie et Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Nov 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations numériques des liens par et pour les résidents d’EHPAD en période pandémique : approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Des liens sous tension. Regards croisés sur les usages du numérique par et pour les personnes âgées en situation de dépendance", Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Humanity of Visual Virtual Connections for Nursing Homes Residents’ Social Ties: an Embedded and Interdisciplinary Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 38th Colloquium 2022, Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir le(s) lien(s) ? Médiations numériques par et pour les résidents de maisons de retraite en période pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Penser les vieillesses » organisé par le Centre de Diffusion de la Culture Sanitaire à l’Institut de Sociologie de l’Université Libre de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s keep in touch, Granny. The corporeity of digital visual mediations for nursing homes residents tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARAMAOS, Les organisations de santé face au défi de la personnalisation, Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mathematical Model to Predict Hierarchical Rank in Macaca mulatta and M. sylvanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brianne Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie Strasbourg, France, August 21-25, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Social Network Perspective On Macaque Social Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Romano de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Macintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Meeting of The American Society of Primatologists, Bend, OR, USA, June 18-21 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bend, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network formed by juvenile Japanese macaques in Kinkazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Shimada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th annual congress of the Primate Society of Japan, Osaka, Japan, July 4-6, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Osaka, Japan. pp.38-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14907/primate.30.0_38_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate decisions as a result of scale-free network properties in two primate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. King Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. pp.579-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20432,279 +20661,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Chats résidents” en EHPAD : Étude pilote sur l’attachement des soignants et des résidents aux chats des unités Alzheimer et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation scientifique du Mardi des Chercheurs, édition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Valenciennes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Resident cats” in nursing home: Pilot study of residents' and caregivers' attachment to cats in Alzheimer’s and disability units.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33nd International Society for Anthrozoology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Hartpury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20714,549 +20943,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser notre rapport aux animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, A paraître, 9782415014186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la relation homme-animal. Généalogies et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Repussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19277-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études animales sont-elles bonnes à penser ? Repenser les sciences, reconfigurer les disciplines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Repussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'Harmattan, 2020, Collection Sciences et Société, 978-2-343-19276-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d'actualité en éthique animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le droit aujourd'hui, 978-2-343-13489-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saru, Singes du Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Issekinicho, 2016, 979-1095397014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des relations sociales sur les prises de décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omniscriptum, 2010, 978-613-1-52483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21266,1488 +21495,1488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Huffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, 978-0-12-809633-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-29068-8.00142-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital animal des cochons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus de la rechercher - L'état du lard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7061-5824-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité de l’animal de laboratoire : considérer l’agentivité animale pour améliorer la recherche en éthologie et en neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 127-139, 2024, Vulnérabilités du vivant, 9782204163828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal est-il sensible à sa propre vulnérabilité et à celle de ses congénères ? Étude de cas des comportements épimélétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité de l'animal en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 143-153, 2024, Vulnérabilités du vivant, 9782204163828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une création picturale non humaine : quel degré d’auteurisation pour les animaux et les machines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s), approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Éditions de la Maison des sciences de l'homme, Paris, 2022, 9782735128808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social data collection and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez; Marlène Gamelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic methods across the tree of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.53-76, 2021, 978-0-19-883860-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198838609.003.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un retour de la faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et l'Animal - L'invention de nouveaux liens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi, 2021, 2749169070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du milieu de vie pour le bien-être des animaux maintenus en captivité : comportement et enrichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être animal : de la science au droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2018, 978-2-343-15918-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’analyse des réseaux sociaux dans la gestion des animaux maintenus en captivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des Réseaux Sociaux appliquée à l’Écologie et à l’Éthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Matériologiques, 2015, 978-2-919694-98-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions matériologiques, 2015, 978-2-919694-98-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction et évolution des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.469-486, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.5140.9440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de &amp;quot;Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unpublished, 2015, Modélisations, simulations, systèmes complexes, 978-2-919694-97-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1511.8885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : La socialité complexe des chauves-souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Matériologiques, 2015, Modélisations, simulations, systèmes complexes, 978-2-919694-97-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 : De l’utilité de l’analyse des réseaux sociaux dans l’étude du comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des réseaux sociaux appliquée à l’éthologie et à l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Materiologiques, 2005, 9782919694976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.2585.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22757,478 +22986,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les primates (re)tracent l’origine du dessin | Vidéo Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Treibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les chats améliorent la qualité de vie au sein des Ehpad | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.x5nkd4umx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous arrivions à déchiffrer les dessins des très jeunes enfants ? | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly l’orang-outan, une artiste pas comme les autres | The Conversation-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la culture se transmet chez les singes | Reportage CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23238,113 +23467,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractals and artificial intelligence to decrypt ideography and understand the evolution of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.e254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0140525X23000808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23354,1280 +23583,1342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Individual Identification of Japanese Macaques (Macaca fuscata) via Deep Learning Facial Recognition and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pourtales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paulet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarder les traditions des singes face aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Selection Shaping Adaptive Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Cultures: Exploring Interspecies Culture Among Humans and Other Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Huffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368545v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To draw or not to draw: understanding the temporal organization of drawing behaviour using fractal analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J J Macintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does built environment influence physical activity and body postures in homework journeys?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Debache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I wanna draw like you: Inter-and intra-individual differences in orang-utan drawings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343144v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the emergence of drawing behaviour with age: a multi-metric analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving human collective decision-making through animal and artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelé</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334153v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving human collective decision-making through animal and artificial intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299087v3</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making drawings speak through mathematical metrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">I wanna draw like you: Inter-and intra-individual differences in orang-utan drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaïs Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagi Eguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333705v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations numériques et organisationnelles pour le lien social en EHPAD suite à l’épidémie de Covid-19</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Université de Strasbourg. 2023</w:t>
+                <w:t xml:space="preserve">LE CAPITAL ANIMAL : Vers une politique zooinclusive de gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180931v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovations numériques et organisationnelles pour le lien social en EHPAD suite à l’épidémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hintermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Strasbourg. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INEE. 2023, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24637,105 +24928,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonction des réseaux sociaux dans les sociétés animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Strasbourg, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04955843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId697"/>
+      <w:footerReference w:type="default" r:id="rId704"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24803,51 +25094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFB2FFD9"/>
+    <w:nsid w:val="359E8B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25034,51 +25325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8206-2739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131289349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100787" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Lynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15060888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Ishizuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kaigaishi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14886.13122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581073v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07334648241252002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216256v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Suzumura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-024-01137-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23682" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231619" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26515-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brambilla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achaz von Hardenberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canedoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09511" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manizan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Audroin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia J Moss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Russell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.24.252536" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009792" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de La Fuente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Bicca&#8208;marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Souto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13609" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622970v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12212963" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04024-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364088v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Maeda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiho Ochi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79790-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04917-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831440v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.33" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacoby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13539" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A.H. Bousquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105326" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258944" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Moscovice" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Aureli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0384" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13400" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555084v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;raud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12792" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732978v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Jeantet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113090" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916848v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887408v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Feng Hu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Peng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaohua" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/347005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00403" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bionda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Britton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00720-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Planckaert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios C. Nicolis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52019-6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872939v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0682-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108472v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne J.M. Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269229v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Benhaim-Delarbre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Botting" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00721-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Jong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Garnotel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lyden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112566" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianne Beisner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Berman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22727" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine P M Bailly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie dos Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05737-w" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Feng Wu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liao" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0662-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912141v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Shen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2564-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary034" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kemp" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1175-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22728" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0684-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820299v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959846v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643748v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Ahr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003431" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00035" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690501v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.07.004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690497v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3450" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829852v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Letang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rietkerk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#224;nos Sz&#224;nth&#242;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959845v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfriede Kalcher-Sommersguter" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677299v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170461" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677277v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.028" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01147" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301449v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klenschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Battesti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mery" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00539" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00915" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298663v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romano" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22095" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sarabian" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22542" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZBRPQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160571" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Longour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147404" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chailleux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desjardins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00612" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw098" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298562v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0494-y" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298680v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120332v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2480" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298698v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.024" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829SP4D3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959848v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano de Paula" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992101v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097813" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22289" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCCRWMQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765026v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrewj J. Macintosh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand T. Jacobs" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Watanabe" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-012-1466-5" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDWMJGL3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959847v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Bergstrom" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Crofoot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fedigan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Izar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927691v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083015" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693407v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.04.020" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1CBDMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676448v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032566" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719274v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikki Matsuda" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Swedell" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umeyo Mori" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Tuuga" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-012-9616-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4VH8RTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637641v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Briard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026788" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255942v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Conradt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lusseau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19685.x" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ0WL1HJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9520-0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8QTDPB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561345v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J King" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20915" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669205v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.035" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631058v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.07.020" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9526-7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537272v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2084" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart W. Pyritz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9524-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573747v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9497-8" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T7LBQ63X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573771v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kanngiesser" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Riedl" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20914" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZVFPZK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519638v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000917" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472171v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561343v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0999-8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG0KFZJS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407233v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0261-9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VS9NMRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426150v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.07.029" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKC5ZRHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277315v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB01TDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830189v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827940v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramanian" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827934v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macintosh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832359v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14907/primate.30.0_38_1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462093v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sante-vie-pratique/animaux/decoloniser-notre-rapport-aux-animaux_9782415014186.php" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820301v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820298v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5140.9440" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797007v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1511.8885" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797008v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797009v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2585.0403" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564335v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sands" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739950v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348120v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368545v3" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343144v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299087v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04955843v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8206-2739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131289349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2A3IqEsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Lecouvreur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2026.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2026.04.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stachowiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fetho.2026.1668835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hirata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-026-01263-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2025013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Lynn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05294104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Cail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle A Beenackers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J van Lenthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Oude Groeniger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Braccini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.022.0039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Depret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15060888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beltzung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Martinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ma&#238;tre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Falck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montanari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.120874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Oshima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/csj-2023-0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216256v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Molina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Suzumura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-024-01137-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.388" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14886.13122" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581073v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07334648241252002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Shimada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23682" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44264-024-00030-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga-Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231619" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Ishizuka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kaigaishi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299505v5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zanaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26515-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Racin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1154657" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Matsuzawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Morimura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/14219980-bja10008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04205601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13182890" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04196417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Lenthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108095" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04118739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38593" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Wi&#347;niewska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia J Moss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Russell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.08.24.252536" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12202761" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Moss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009792" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.76062.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.J. Macintosh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda de La Fuente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Bicca&#8208;marques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Souto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13609" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622970v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12212963" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-022-09436-w" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04024-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brambilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achaz von Hardenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Canedoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09511" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ramos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Manizan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Audroin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070849" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Li&#233;nard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Eguchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113202" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zahn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04917-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sueur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosselet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83043-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101068v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.631238" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica van de Waal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23232" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831440v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bergouignan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.33" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacoby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13539" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A.H. Bousquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105326" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608137v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Maeda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258944" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiho Ochi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79790-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;raud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meunier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080172v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Fernandes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214274" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102454" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Debache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Jeantet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevallier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917333v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mckechnie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cunningham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07463" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13366" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916848v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2020.07.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083262v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Forin-Wiart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122323" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638795v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chiaradia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6393" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Feng Hu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Peng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaohua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/347005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puga&#8208;gonzalez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Waal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23137" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00403" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035093v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t L&#233;tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alerte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bionda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Britton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983752v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Moscovice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Aureli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0384" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13400" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0682-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne J.M. Kemp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.11.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Planckaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios C. Nicolis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52019-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926982v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040082" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275025v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Debergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kuntz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Keller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00183" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269229v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Benhaim-Delarbre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103907" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04278041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety5040079" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095511v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel M Sneekes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16050741" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Botting" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00721-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/700566" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820300v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827936v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-019-00720-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912141v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Shen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-018-2564-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ostner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianne Beisner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Berman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22727" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912727v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Feng Wu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liao" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0662-y" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875995v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika H Dawson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine P M Bailly" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie dos Santos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Devilliers" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05737-w" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kemp" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-018-1175-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22728" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-018-0684-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Jong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxing Pan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Garnotel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lyden" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112566" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820299v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonnefoy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0593-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643748v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Ahr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003431" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959846v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681710v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mery" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00035" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690501v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2017.07.004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690497v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3450" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487812v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauvin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeanneret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160739" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829852v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Letang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rietkerk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#224;nos Sz&#224;nth&#242;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959845v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfriede Kalcher-Sommersguter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lev&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677299v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. J. Macintosh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170461" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677277v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Borgeaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.09.028" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356162v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00915" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298511v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0505-z" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301449v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Klenschi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Battesti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mery" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00539" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356179v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01147" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298663v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Romano" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22095" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356289v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sarabian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22542" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZBRPQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388342v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Longour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147404" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160571" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356276v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chailleux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Desjardins" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00612" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323847v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Despr&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-016-0273-7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio R. Rojas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Wey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166701" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Boonstra" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stephen Dobson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw098" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298562v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-015-0494-y" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323909v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0859-z" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120332v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Teseo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2480" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298698v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.09.024" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829SP4D3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959848v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Romano de Paula" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298680v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101611v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whiten" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07600" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992101v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maire" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097813" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021479v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22289" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCCRWMQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824773v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hamm" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.04.027" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQDCD543-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765026v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrewj J. Macintosh" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand T. Jacobs" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Watanabe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-012-1466-5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDWMJGL3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814151v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0631-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBMS812Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959847v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Polizzi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Bergstrom" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Crofoot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Fedigan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Izar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927691v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verrier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676448v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032566" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719274v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikki Matsuda" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Swedell" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umeyo Mori" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Tuuga" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-012-9616-1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4VH8RTV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693407v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.04.020" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S1CBDMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631058v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.07.020" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254575v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9526-7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255942v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Conradt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lusseau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19685.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ0WL1HJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255941v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9520-0" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8QTDPB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561345v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J King" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20915" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669205v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D. Couzin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.035" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537272v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2084" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255940v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart W. Pyritz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. King" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fichtel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9524-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573747v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-011-9497-8" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T7LBQ63X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cowlishaw" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.09.017" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561359v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/57.1.8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637641v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Briard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026788" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700627v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.02.027" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP7XF2JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561343v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0999-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG0KFZJS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472171v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.039016" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407233v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0261-9" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VS9NMRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573771v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kanngiesser" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Riedl" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20914" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZVFPZK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519638v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain D Couzin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000917" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426150v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.07.029" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKC5ZRHZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277315v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB01TDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128782v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999944v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513083v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516497v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062185v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692458v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lemaire" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692453v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830189v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692452v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827940v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramanian" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827934v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macintosh" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832359v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14907/primate.30.0_38_1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120382v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King Andrew" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05062128v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516611v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462093v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sante-vie-pratique/animaux/decoloniser-notre-rapport-aux-animaux_9782415014186.php" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235858v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chon&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iribarren" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Repussard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235842v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831437v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Litterature/Livre/questions-d-actualite-en-ethique-animale-9782343134895/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04235808v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820301v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208644v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29068-8.00142-2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341569v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593146v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20623/La-vulnerabilite-de-l-animal-en-question" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04593139v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279388v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807793v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0003" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279483v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279509v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279536v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364493v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perony" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820298v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5140.9440" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797007v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1511.8885" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797008v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797009v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2585.0403" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05395523v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treibert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05422975v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.x5nkd4umx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279641v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279656v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04279697v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04227937v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23000808" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564335v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Courteille" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Sands" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739950v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348120v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368545v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828020v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525867v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334153v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299087v3" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333705v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343144v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613689v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180931v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04955843v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>