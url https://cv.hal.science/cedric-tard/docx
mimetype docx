--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -800,334 +800,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore CO2 Capture and Utilization Using Floating Wind/PV Systems: Site Assessment and Efficiency Analysis in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Green Synthesis of Water Splitting Electrocatalysts: IrO2 Nanocages via Pearson's Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Keller</w:t>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishal Somanna</w:t>
+                <w:t xml:space="preserve">Alexandre Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">Silvia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15238873⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.11807-11816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03640A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895957v1</w:t>
+                <w:t xml:space="preserve">hal-03788367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Synthesis of Water Splitting Electrocatalysts: IrO2 Nanocages via Pearson's Chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offshore CO2 Capture and Utilization Using Floating Wind/PV Systems: Site Assessment and Efficiency Analysis in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Da Silva</w:t>
+                <w:t xml:space="preserve">Douglas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Duran</w:t>
+                <w:t xml:space="preserve">Vishal Somanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (40), pp.11807-11816. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (23), pp.8873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SC03640A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15238873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788367v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the high electrochemical activity of pseudo-amorphous iridium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,64 +1308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Active Surface Area Determination of Iridium‐Based Mixed Oxides by Mercury Underpotential Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,516 +2102,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand “noninnocence” in coordination complexes vs. kinetic, mechanistic, and selectivity issues in electrochemical catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH-dependence on HER electrocatalytic activity of iron sulfide pyrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+                <w:t xml:space="preserve">Matias Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810255115⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929766v1</w:t>
+                <w:t xml:space="preserve">hal-01929782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependence on HER electrocatalytic activity of iron sulfide pyrite nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Villalba</w:t>
+                <w:t xml:space="preserve">Catalysis of CO 2 Electrochemical Reduction by Protonated Pyridine and Similar Molecules. Useful Lessons from a Methodological Misadventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Giraud</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.10 - 14. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.695 - 703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929782v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis of CO 2 Electrochemical Reduction by Protonated Pyridine and Similar Molecules. Useful Lessons from a Methodological Misadventure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarifying the Copper Coordination Environment in a de Novo Designed Red Copper Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Koebke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leela Ruckthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Meagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Harland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00008⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12291 - 12302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929755v1</w:t>
+                <w:t xml:space="preserve">hal-01929776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the Copper Coordination Environment in a de Novo Designed Red Copper Protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand “noninnocence” in coordination complexes vs. kinetic, mechanistic, and selectivity issues in electrochemical catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (19), pp.12291 - 12302. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (37), pp.9104 - 9109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810255115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929776v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollow Iridium-Based Catalysts for the Oxygen Evolution Reaction in Proton Exchange Membrane Water Electrolyzers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2825,382 +2825,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts To Catalyze the Electrochemical CO 2 -to-Methanol Conversion by Biomimetic 2e – + 2H + Transferring Molecules</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low–Cost Nanostructured Iron Sulfide Electrocatalysts for PEM Water Electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Reyes-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b12138⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.2626-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929746v1</w:t>
+                <w:t xml:space="preserve">hal-01303192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive Mesoporous Catalytic Films. Current Distortion and Performance Degradation by Dual-Phase Ohmic Drop Effects. Analysis and Remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude P. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (38), pp.21263 - 21271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b07013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low–Cost Nanostructured Iron Sulfide Electrocatalysts for PEM Water Electrolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attempts To Catalyze the Electrochemical CO 2 -to-Methanol Conversion by Biomimetic 2e – + 2H + Transferring Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (3), pp.1017 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b12138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303192v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Design and Characterization of Copper Metallopeptides Inspired by Native Cupredoxins</w:t>
               </w:r>
@@ -3320,51 +3320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-Coupled Electron Transfer in Azobenzene/Hydrazobenzene Couples with Pendant Acid–Base Functions. Hydrogen-Bonding and Structural Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3437,64 +3437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-An Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,274 +3656,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond Relays in Concerted Proton–Electron Transfers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H-bond relays in proton-coupled electron transfers. Oxidation of a phenol concerted with proton transport to a distal base through an OH relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ar200132f⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02275F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929691v1</w:t>
+                <w:t xml:space="preserve">hal-01929688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-bond relays in proton-coupled electron transfers. Oxidation of a phenol concerted with proton transport to a distal base through an OH relay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen-Bond Relays in Concerted Proton–Electron Transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (12), </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (3), pp.372 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CP02275F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ar200132f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929688v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic luminescence of copper iodide clusters: the case of phosphine ligands.</w:t>
               </w:r>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4634,495 +4634,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Le Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm801780g⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (9), pp.1332 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200701093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351190v1</w:t>
+                <w:t xml:space="preserve">hal-01929677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling carbon monoxide binding at di-iron units related to the iron-only hydrogenase sub-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyuan Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+                <w:t xml:space="preserve">Fenfen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chauvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Xiufeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.200701093⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.606 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b712805c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929677v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling carbon monoxide binding at di-iron units related to the iron-only hydrogenase sub-site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiufeng Wang</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Ibrahim</w:t>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hughes</w:t>
+                <w:t xml:space="preserve">François Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, pp.606 - 608. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (22), pp.7010-7016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b712805c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm801780g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929672v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropolymeric materials incorporating subsite structures related to iron-only hydrogenase: active ester functionalised poly(pyrroles) for covalent binding of {2Fe3S}-carbonyl/cyanide assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (36), pp.11085 - 11092. </w:t>
@@ -5353,77 +5353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loc Le Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Bruschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pickett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6420,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA06F432"/>
+    <w:nsid w:val="6132E6AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-tard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1515-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233110720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144534" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Treacy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Vaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Noman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Rovis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05973H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Somanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03640A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gayrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24181-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Limoges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Piquemal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sosa Alfaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pinter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Deb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Lehnert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c04757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fairhurst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pickett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7030037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810255115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villalba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.04.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Ruckthong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meagher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Harland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01989" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.1077ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Giovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4968" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498725v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Andrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Reyes-Carmona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coursier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02443" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Plegaria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Duca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01330" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504484a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4011698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar4001444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200132f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02275F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907192" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103421f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800542q" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibrahim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b712805c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C27FED26C7F8D50EA69D47CA4B82A11BE15F724/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617399c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A12D5161EEB5FCE20AE19EAF380AC05ADD38296F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071331f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTXQRMJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604994j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C79BDDFECCE07135929219056DAE0D396BF99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bruschi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Gioia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4NM1F1DT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b411559g" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B1CB4FCFC9936D5372E17255DC24C9E3FF6125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Peron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-tard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1515-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233110720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144534" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Treacy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Vaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Noman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Rovis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05973H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03640A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Somanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gayrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24181-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Limoges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Piquemal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sosa Alfaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pinter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Deb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Lehnert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c04757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fairhurst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pickett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7030037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villalba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.04.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Ruckthong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meagher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Harland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01989" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810255115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.1077ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Giovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4968" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Reyes-Carmona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coursier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Andrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12138" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Plegaria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Duca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01330" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504484a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4011698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar4001444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02275F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200132f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907192" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103421f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800542q" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibrahim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b712805c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C27FED26C7F8D50EA69D47CA4B82A11BE15F724/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617399c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A12D5161EEB5FCE20AE19EAF380AC05ADD38296F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071331f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTXQRMJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604994j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C79BDDFECCE07135929219056DAE0D396BF99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bruschi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Gioia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4NM1F1DT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b411559g" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B1CB4FCFC9936D5372E17255DC24C9E3FF6125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Peron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>