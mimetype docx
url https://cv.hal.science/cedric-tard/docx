--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -147,814 +147,814 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
+                <w:t xml:space="preserve">Synergistic ruthenium single-atom and nanoparticles in nickel as cooperative catalysts for the alkaline hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Harvey</w:t>
+                <w:t xml:space="preserve">Gaëlle Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Delacroix</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Dias-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+                <w:t xml:space="preserve">Sumit Bawari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+                <w:t xml:space="preserve">Linghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Tard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiddharth Muthuraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 544, pp.147664. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d6nr00391e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344195v1</w:t>
+                <w:t xml:space="preserve">hal-05612223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light activation of C–Cl and C–F bonds in persistent organic pollutants using cerium(III) triamidoamine complex</w:t>
+                <w:t xml:space="preserve">Inducing in operando chloride ion filtration through an electrocatalytic film architecture integrated with ZIF-8 nanosheets En route to seawater electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+                <w:t xml:space="preserve">Catherine Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Christodoulou</w:t>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eachann Assendjee</w:t>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (34), pp.15510-15517. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 544, pp.147664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC03626G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344584v1</w:t>
+                <w:t xml:space="preserve">hal-05344195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Competition between the Oxygen and Chlorine Evolution Reactions in Seawater Electrolysis: Enhancing Selectivity for Green Hydrogen Production</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visible light activation of C–Cl and C–F bonds in persistent organic pollutants using cerium(III) triamidoamine complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eachann Assendjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144534⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (34), pp.15510-15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC03626G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632808v1</w:t>
+                <w:t xml:space="preserve">hal-05344584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Electrocatalysts for Alkaline Oxygen Evolution Reaction from Wolframite Derived Heteroatom Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Competition between the Oxygen and Chlorine Evolution Reactions in Seawater Electrolysis: Enhancing Selectivity for Green Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202400165⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.144534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04728514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of α-bromoamides and unactivated alkenes to form γ-lactams through EDA and photocatalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient Electrocatalysts for Alkaline Oxygen Evolution Reaction from Wolframite Derived Heteroatom Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linghui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tusseau-Nenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomislav Rovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (6), pp.1569-1574. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e202400165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SC05973H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202400165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187795v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Synthesis of Water Splitting Electrocatalysts: IrO2 Nanocages via Pearson's Chemistry</w:t>
+                <w:t xml:space="preserve">Coupling of α-bromoamides and unactivated alkenes to form γ-lactams through EDA and photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
+                <w:t xml:space="preserve">Sean M Treacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Da Silva</w:t>
+                <w:t xml:space="preserve">Daniel R Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Duran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Syed Noman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomislav Rovis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (40), pp.11807-11816. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (6), pp.1569-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SC03640A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC05973H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788367v1</w:t>
+                <w:t xml:space="preserve">hal-04187795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore CO2 Capture and Utilization Using Floating Wind/PV Systems: Site Assessment and Efficiency Analysis in the Mediterranean</w:t>
               </w:r>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Somanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (23), pp.8873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,4872 +1051,5006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the high electrochemical activity of pseudo-amorphous iridium oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Green Synthesis of Water Splitting Electrocatalysts: IrO2 Nanocages via Pearson's Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounib Bahri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24181-x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.11807-11816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC03640A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272272v1</w:t>
+                <w:t xml:space="preserve">hal-03788367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pioneering Career in Electrochemistry: Jean-Michel Savéant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+                <w:t xml:space="preserve">The origin of the high electrochemical activity of pseudo-amorphous iridium oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Limoges</w:t>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c05632⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24181-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224397v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Active Surface Area Determination of Iridium‐Based Mixed Oxides by Mercury Underpotential Deposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pioneering Career in Electrochemistry: Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202100649⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.3224-3238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c05632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357385v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Active Surface Area Determination of Iridium‐Based Mixed Oxides by Mercury Underpotential Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Elmaalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Jean‐yves Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (18), pp.3519-3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202100649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617368v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational De Novo Design of a Cu-Metalloenzyme for Superoxide Dismutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tolbert</w:t>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Koebke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.249-258. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.541-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201903808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402535v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversing the Red–Green–Blue Color Spectrum in Rationally Designed Cupredoxins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Rational De Novo Design of a Cu-Metalloenzyme for Superoxide Dismutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Deb</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Lehnert</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (36), pp.15282-15294. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c04757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995240v1</w:t>
+                <w:t xml:space="preserve">hal-02402535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically Structured Ultraporous Iridium-Based Materials: A Novel Catalyst Architecture for Proton Exchange Membrane Water Electrolyzers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Faustini</w:t>
+                <w:t xml:space="preserve">Traversing the Red–Green–Blue Color Spectrum in Rationally Designed Cupredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Koebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Giraud</w:t>
+                <w:t xml:space="preserve">Victor Sosa Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jones</w:t>
+                <w:t xml:space="preserve">Tyler Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Roziere</w:t>
+                <w:t xml:space="preserve">Aniruddha Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupont</w:t>
+                <w:t xml:space="preserve">Nicolai Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.1802136. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (36), pp.15282-15294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201802136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c04757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992170v1</w:t>
+                <w:t xml:space="preserve">hal-02995240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Communication between Dithiolato-Bridged Diiron Carbonyl and S-Bridged Redox-Active Centres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Hierarchically Structured Ultraporous Iridium-Based Materials: A Novel Catalyst Architecture for Proton Exchange Membrane Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Borg</w:t>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Fairhurst</w:t>
+                <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Pickett</w:t>
+                <w:t xml:space="preserve">Jacques Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Best</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (3), pp.37. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1802136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics7030037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201802136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067244v1</w:t>
+                <w:t xml:space="preserve">hal-01992170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependence on HER electrocatalytic activity of iron sulfide pyrite nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Communication between Dithiolato-Bridged Diiron Carbonyl and S-Bridged Redox-Active Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Villalba</w:t>
+                <w:t xml:space="preserve">Stacey Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Péron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Shirley Fairhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pickett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Best</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics7030037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929782v1</w:t>
+                <w:t xml:space="preserve">hal-02067244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis of CO 2 Electrochemical Reduction by Protonated Pyridine and Similar Molecules. Useful Lessons from a Methodological Misadventure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">pH-dependence on HER electrocatalytic activity of iron sulfide pyrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.10 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929755v1</w:t>
+                <w:t xml:space="preserve">hal-01929782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the Copper Coordination Environment in a de Novo Designed Red Copper Protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalysis of CO 2 Electrochemical Reduction by Protonated Pyridine and Similar Molecules. Useful Lessons from a Methodological Misadventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01989⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.695 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929776v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand “noninnocence” in coordination complexes vs. kinetic, mechanistic, and selectivity issues in electrochemical catalysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarifying the Copper Coordination Environment in a de Novo Designed Red Copper Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Koebke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leela Ruckthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Meagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Harland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12291 - 12302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810255115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929766v1</w:t>
+                <w:t xml:space="preserve">hal-01929776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Iridium-Based Catalysts for the Oxygen Evolution Reaction in Proton Exchange Membrane Water Electrolyzers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand “noninnocence” in coordination complexes vs. kinetic, mechanistic, and selectivity issues in electrochemical catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/08008.1077ecst⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (37), pp.9104 - 9109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810255115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929751v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodiffusion in electrocatalytic films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Hollow Iridium-Based Catalysts for the Oxygen Evolution Reaction in Proton Exchange Membrane Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah J Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (8), pp.1077 - 1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08008.1077ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929749v1</w:t>
+                <w:t xml:space="preserve">hal-01929751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low–Cost Nanostructured Iron Sulfide Electrocatalysts for PEM Water Electrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Nanodiffusion in electrocatalytic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1016 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303192v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Mesoporous Catalytic Films. Current Distortion and Performance Degradation by Dual-Phase Ohmic Drop Effects. Analysis and Remedies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Attempts To Catalyze the Electrochemical CO 2 -to-Methanol Conversion by Biomimetic 2e – + 2H + Transferring Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b07013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (3), pp.1017 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b12138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498725v1</w:t>
+                <w:t xml:space="preserve">hal-01929746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts To Catalyze the Electrochemical CO 2 -to-Methanol Conversion by Biomimetic 2e – + 2H + Transferring Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Conductive Mesoporous Catalytic Films. Current Distortion and Performance Degradation by Dual-Phase Ohmic Drop Effects. Analysis and Remedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (3), pp.1017 - 1021. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (38), pp.21263 - 21271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b12138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b07013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929746v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Design and Characterization of Copper Metallopeptides Inspired by Native Cupredoxins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low–Cost Nanostructured Iron Sulfide Electrocatalysts for PEM Water Electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson Plegaria</w:t>
+                <w:t xml:space="preserve">Alvaro Reyes-Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Duca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Anaïs Coursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Friedlander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Deb</w:t>
+                <w:t xml:space="preserve">Sophie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01330⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.2626-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929733v1</w:t>
+                <w:t xml:space="preserve">hal-01303192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Coupled Electron Transfer in Azobenzene/Hydrazobenzene Couples with Pendant Acid–Base Functions. Hydrogen-Bonding and Structural Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De Novo Design and Characterization of Copper Metallopeptides Inspired by Native Cupredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Plegaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Friedlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (19), pp.9470 - 9482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja504484a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929728v1</w:t>
+                <w:t xml:space="preserve">hal-01929733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Iron Sulfide Nanoparticles for Cheap and Long-Lived Electrocatalytic Molecular Hydrogen Evolution in Neutral Water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-Coupled Electron Transfer in Azobenzene/Hydrazobenzene Couples with Pendant Acid–Base Functions. Hydrogen-Bonding and Structural Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs4011698⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (25), pp.8907 - 8910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja504484a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929726v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Bonds with Electrons and Protons. Models and Examples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioinspired Iron Sulfide Nanoparticles for Cheap and Long-Lived Electrocatalytic Molecular Hydrogen Evolution in Neutral Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-An Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ar4001444⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.681-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs4011698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929693v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-bond relays in proton-coupled electron transfers. Oxidation of a phenol concerted with proton transport to a distal base through an OH relay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Breaking Bonds with Electrons and Protons. Models and Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02275F⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1), pp.271 - 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar4001444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929688v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Relays in Concerted Proton–Electron Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (3), pp.372 - 381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ar200132f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic luminescence of copper iodide clusters: the case of phosphine ligands.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">H-bond relays in proton-coupled electron transfers. Oxidation of a phenol concerted with proton transport to a distal base through an OH relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (21), pp.10682-10692. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic201128a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02275F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646861v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic-Luminescence of Copper Iodide Clusters: The Case of Phosphine Ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Thermochromic luminescence of copper iodide clusters: the case of phosphine ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.10682-10692</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 50 (21), pp.10682-10692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201128a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694168v1</w:t>
+                <w:t xml:space="preserve">hal-00646861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inserting a Hydrogen-Bond Relay between Proton Exchanging Sites in Proton-Coupled Electron Transfers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermochromic-Luminescence of Copper Iodide Clusters: The Case of Phosphine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.10682-10692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929685v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Base Pairing on the Electrochemical Oxidation of Guanine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Inserting a Hydrogen-Bond Relay between Proton Exchanging Sites in Proton-Coupled Electron Transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja103421f⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (22), pp.3803 - 3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200907192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929683v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Base Pairing on the Electrochemical Oxidation of Guanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (29), pp.10142 - 10147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103421f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929682v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Analogues of the Active Sites of the [Fe]-, [NiFe]-, and [FeFe]-Hydrogenases †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coherent nonlinear emission from a single KTP nanoparticle with broadband femtosecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wnuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.004652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cr800542q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929680v1</w:t>
+                <w:t xml:space="preserve">hal-01929682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural and Functional Analogues of the Active Sites of the [Fe]-, [NiFe]-, and [FeFe]-Hydrogenases †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pickett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (6), pp.2245 - 2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr800542q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.200701093⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01929677v1</w:t>
+                <w:t xml:space="preserve">hal-01929680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling carbon monoxide binding at di-iron units related to the iron-only hydrogenase sub-site</w:t>
+                <w:t xml:space="preserve">Photostable Second-Harmonic Generation from a Single KTiOPO 4 Nanocrystal for Nonlinear Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenfen Xu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Loc Le Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (9), pp.1332 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200701093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b712805c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929672v1</w:t>
+                <w:t xml:space="preserve">hal-01929677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controlling carbon monoxide binding at di-iron units related to the iron-only hydrogenase sub-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenfen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Xiufeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillen</w:t>
+                <w:t xml:space="preserve">Saad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm801780g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.606 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b712805c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351190v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolymeric materials incorporating subsite structures related to iron-only hydrogenase: active ester functionalised poly(pyrroles) for covalent binding of {2Fe3S}-carbonyl/cyanide assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermochromic luminescence of sol−fel films based on copper Iodide clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b617399c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (22), pp.7010-7016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm801780g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929669v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling [Fe−Fe] Hydrogenase: Evidence for Bridging Carbonyl and Distal Iron Coordination Vacancy in an Electrocatalytically Competent Proton Reduction by an Iron Thiolate Assembly That Operates through Fe(0)−Fe(II) Levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electropolymeric materials incorporating subsite structures related to iron-only hydrogenase: active ester functionalised poly(pyrroles) for covalent binding of {2Fe3S}-carbonyl/cyanide assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pickett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b617399c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja071331f⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01929667v1</w:t>
+                <w:t xml:space="preserve">hal-01929669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling [Fe−Fe] Hydrogenase: Evidence for Bridging Carbonyl and Distal Iron Coordination Vacancy in an Electrocatalytically Competent Proton Reduction by an Iron Thiolate Assembly That Operates through Fe(0)−Fe(II) Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Treussart</w:t>
+                <w:t xml:space="preserve">Mun Hon Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (36), pp.11085 - 11092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja071331f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022891v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electronic structure of the hydrogenase H-cluster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tard</w:t>
+                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Le Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brecht</w:t>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Peters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Pickett</w:t>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b604994j⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01929660v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the H-cluster framework of iron-only hydrogenase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the electronic structure of the hydrogenase H-cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca De Gioia</w:t>
+                <w:t xml:space="preserve">Eric Brecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pickett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03298⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b604994j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929657v1</w:t>
+                <w:t xml:space="preserve">hal-01929660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of the H-cluster framework of iron-only hydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca De Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 433 (7026), pp.610 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A novel {Fe i –Fe ii –Fe ii –Fe i } iron thiolate carbonyl assembly which electrocatalyses hydrogen evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pickett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.133 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b411559g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5926,222 +6060,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POROUS MATERIAL IN THE FORM OF IRIDIUM AND/OR IRIDIUM OXIDE BASED MICROSPHERES, THE PREPARATION METHOD THEREOF AND THE USES THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3067023. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron sulfide based catalyst for electrolytic water reduction into hydrogen gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014207156 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6151,100 +6285,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry related to the [Fe]-Hydrogenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. University of East Anglia, Norwich, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6254,105 +6388,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-coupled electron transfer: relays, bond breaking and catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Univeristé Paris Diderot Paris 7; Sorbonne Paris Cité, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01115442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6420,51 +6554,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6132E6AB"/>
+    <w:nsid w:val="261432D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-tard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1515-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233110720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144534" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Treacy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Vaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Noman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Rovis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05973H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03640A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Somanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gayrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24181-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Limoges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05632" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Piquemal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sosa Alfaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pinter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Deb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Lehnert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c04757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fairhurst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pickett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7030037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villalba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.04.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Ruckthong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meagher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Harland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01989" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810255115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.1077ecst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Giovanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4968" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Reyes-Carmona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coursier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Andrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12138" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Plegaria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Duca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01330" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504484a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4011698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar4001444" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02275F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200132f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907192" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103421f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800542q" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibrahim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b712805c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C27FED26C7F8D50EA69D47CA4B82A11BE15F724/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617399c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A12D5161EEB5FCE20AE19EAF380AC05ADD38296F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071331f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTXQRMJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604994j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C79BDDFECCE07135929219056DAE0D396BF99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bruschi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Gioia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4NM1F1DT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b411559g" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B1CB4FCFC9936D5372E17255DC24C9E3FF6125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Peron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cedric-tard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1515-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233110720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Khalil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias-Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiddharth Muthuraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6nr00391e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harvey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eachann Assendjee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03626G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M Treacy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Vaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Noman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Rovis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05973H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Somanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238873" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Elmaalouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC03640A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gayrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24181-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Limoges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05632" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Piquemal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tolbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Koebke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903808" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sosa Alfaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Pinter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Deb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Lehnert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c04757" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Fairhurst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pickett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Best" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics7030037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villalba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Ruckthong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Meagher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Harland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01989" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810255115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Rozi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08008.1077ecst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Di Giovanni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Andrieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Reyes-Carmona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coursier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02443" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Plegaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Duca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929728v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504484a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929726v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4011698" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar4001444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar200132f" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02275F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201128a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200907192" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103421f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wnuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Xuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004652" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800542q" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyuan Zhou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200701093" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S3KH7LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenfen Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibrahim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b712805c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C27FED26C7F8D50EA69D47CA4B82A11BE15F724/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801780g" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MFGD9J51-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617399c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A12D5161EEB5FCE20AE19EAF380AC05ADD38296F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071331f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTXQRMJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peters" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604994j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C79BDDFECCE07135929219056DAE0D396BF99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bruschi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De Gioia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03298" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4NM1F1DT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b411559g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29B1CB4FCFC9936D5372E17255DC24C9E3FF6125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boissiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Peron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>