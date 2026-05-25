--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Vancaeyzeele </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Highly Conductive COF-5-Based Architectures: A Strategy to Capitalize on Pore Structure for High-Performance Ion Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavilluniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan- Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105006. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2026.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Application of the Fluorescent APTA-Nanobiosensors Based on CdTe-TGA QDs for Determination of 25-Hydroxyvitamin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Tahriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.247. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-024-01740-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive electrochemical assay of CA19-9 on gold nanoparticles/porous carbons nanohybrid amplified by polyoxometalate/aptamer/graphene quantum dot-decorated gold nanotags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopit Phetsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5tb01565k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio‐Friendly Artificial Muscles Based on Carbon Nanotube Yarns and Eutectogel Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Al, Ga and in-doped zinc oxide nanoparticles as key components for the design of electrophoretic inks with MWIR and LWIR absorbance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154253. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Microwave-Assisted Synthesis of Covalent Organic Frameworks Opens the Way Toward More Suitable Porous Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c02484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403, pp.135227. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Carbonaceous Foams Derived from High Internal Phase Emulsion for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202307565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpenetrating Liquid Crystal Elastomer and Ionogel as Tunable Electroactive Actuators and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dudzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202403892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin W.H. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of in-situ electrosynthetized 3D metal-organic framework (MOF) as ultra-stable thin film on nickel foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 441, pp.141792. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.145533. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.145533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06829j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Huniade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.2210485. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wemyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (25), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels8060381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (8), pp.9361-9372. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic multi walled carbon nanotubes hydrogel nanocomposite based on poly (acrylic acid) grafted onto salep and its application in the drug delivery of tetracyceline hydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeira Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 616, pp.126350. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stimuli responsive nanogel/hydrogel nanocomposites based on κ-carrageenan for prolonged release of levodopa as model drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Khamooshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.02.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bicontinuous double networks as thermal and pH stimuli responsive drug carriers for on-demand release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bombonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.110495. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wemyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.100561. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2020.100561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide nanocomposite hydrogel based on poly(acrylic acid) grafted onto salep: an adsorbent for the removal of noxious dyes from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sadat Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (8), pp.3572-3582. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ05800H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-based oligomer ionic liquid for solvent-free conducting materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.337-347. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of bio-epoxy/benzoxazine interpenetrating polymer networks: a composition-to-morphology mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.472-481. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7PY01755C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive fluorescent dye-labeled metal-chelating polymer with embedded cadmium telluride quantum dots for controlled drug release of doxorubicin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric ionic liquid based interpenetrating polymer network for all-solid self-standing polyelectrolyte material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermal Responsive Materials Synthesized by Soft Templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (14), pp.12706-12718. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure Changes upon Polymerization of Aqueous and Organic Phases in Organized Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.10104 - 10112. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01380623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the symmetry of dibenzoxazines: a paradigm to tailor the design of bio-based thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.3346-3353. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5GC03102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in alkaline aqueous electrolyte of air electrode protected with fluorinated interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblies of protective anion exchange membrane on air electrode for its efficient operation in aqueous alkaline electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.636-644. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in alkaline aqueous electrolyte of air electrode protected with fluorinated interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrin-based interpenetrating polymer network biomaterials with tunable biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deneufchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported Fibrin-Polyvinyl alcohol interpenetrating polymer networks: An easily handled and rehydratable biomaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deneufchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.3870-379. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400991k@proofing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microemulsion as the template for synthesis of interpenetrating polymer networks with predefined structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.4436-4445. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-standing single lithium ion conductor polymer network with pendant trifluoromethanesulfonylimide groups: Li+ diffusion coefficients from PFGSTE NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. L Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (12), pp.4108-4117. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime in concentrated LiOH aqueous solution of air electrode protected with interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.267-275. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance (NMR) Characterization of a Polymerized Ionic Liquid Electrolyte Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. L Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1440, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrin–polyethylene oxide interpenetrating polymer networks: New self-supported biomaterials combining the properties of both protein gel and synthetic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Akpalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling of fibronectin by fluorescent and paramagnetic nanoprobes for exploring the extracellular matrix: bioconjugate synthesis optimization and biochemical characterizatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399, pp.1653-1663. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of polyisobutene in semi-interpenetrating polymer network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Davion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (23), pp.5323-5331. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and energy transfer studies of dye-labeled poly(butyl methacrylate) latex particles prepared by miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Winnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (20), pp.5839-5849. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing Polymer Nanoparticles for Biological Tagging Applications: Nonspecific Endocytosis and Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ornatsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (44), pp.13653-13660. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja073970w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene/polystyrene interpenetrating polymer networks: Effects of network formation order and composition on the IPN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (6), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene/polycyclohexyl methacrylate interpenetrating polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battatchona Amana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (17), pp.6048-6056. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2006.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene–poly(methylmethacrylate) interpenetrating polymer networks: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (18), pp.6888-6896. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of Covalent Organic Frameworks an their composites for application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Khao Yai, Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave assisted synthesis of Covalent Organic Frameworks for application in supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French MOFs, COFs and Porous Polymers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of CarboHIPE and electrical conducting metal oxide decorated CarboHIPE as electrode materials for supercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. candice Francke, SensorLab - UWC; Dr. Thuan Pham, LPPI - CYU; Prof. Priscilla Baker, Sensorlab - UWC; Prof. Pierre-Henri Aubert, LPPI - UWC, Apr 2024, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed hydrogel-based iontronic touch sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international gel symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the microwave assisted synthesis of covalent organic framework-based materials for supercapacitor electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElECNANO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa V. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bertinoro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of poly(HIPE) based materials for supercapacitor application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux ultraporeux pour le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de réseaux organiques covalents pour le stockage de l’energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin W.H. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Mehraeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carin Backe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS - The Electrochemical Society ECS Meeting, 242nd ECS Meeting, Recent Advances in Sensors and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Chimie des Polymères Organiques, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Huniade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based polybenzoxazine IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international symposium on polybenzoxazines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bio-Based Polybenzoxazines Thermoset and IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère et microscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Microscopie Zeiss (RMZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high performance thermosets asymmetric benzoxazines from lignin derivatives and vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Polymers as Electrode Materials : Study of Imine-based Covalent Organic Frameworks (COFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube yarns and biofriendly electrolytes as building blocks for electrochemical artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of In-situ Electrosynthetized 3D Metal-Organic Framework (MOF) as Ultra-stable Thin Film on Nickel Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry as Powerful Tool for Generation of Thin Film Materials Towards Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double coiled yarn actuator working in air for haptic garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Mehraeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils-Krister Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Taussig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraporous π-conjugated Covalent Organic Frameworks (COF) for electrochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogels for electroactive polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national du GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the electro-responsive fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microemulsion-Templated Double Network as Thermal and pH stimuli responsive amphiphilic Material: Drug Carrier for On-Demand Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bombonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrostimulable polymeric scaffolds for drug screening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’une matrice polymère 3D poreuse et électrostimulable : Vers l’évaluation de la cardiotoxicité de medicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop i-Mat, Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long Beach, France. SPIE, pp.22, 2024, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured conjugated polymer for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srabanti Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Energy Conversion and Storage Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-42, 2021, 9783527345571. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527820115.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Versus Asymmetric di-Bz Monomer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and Emerging Polybenzoxazine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.89-107, 2017, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804170-3.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE ET CARACTÉRISATION DE RÉSEAUX INTERPÉNÉTRÉS DE POLYMÈRES À BASE DE POLYISOBUTÈNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Cergy Pontoise (UCP), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01926220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cedric Vancaeyzeele </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive open foam synthesized from polyHIPE modified with a conducting polymer used as a dynamic cell culture scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE smart structure and nondestructive evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unipolar coiled CNT yarn artificial muscles with bio-friendly polyelectrolytes for smart textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE smart structure and nondestructive evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrode composites for supercapacitor by the marriage of 2D organic framework and multiwalled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of Covalent Organic Frameworks an their composites for application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Khao Yai, Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Ionogels for Electroactive Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston, Massachusetts, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostimulable porous foam based on an electroactive polymer for 4D cell culture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Bourji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of CarboHIPE and electrical conducting metal oxide decorated CarboHIPE as electrode materials for supercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. candice Francke, SensorLab - UWC; Dr. Thuan Pham, LPPI - CYU; Prof. Priscilla Baker, Sensorlab - UWC; Prof. Pierre-Henri Aubert, LPPI - UWC, Apr 2024, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed hydrogel-based iontronic touch sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international gel symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave assisted synthesis of Covalent Organic Frameworks for application in supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French MOFs, COFs and Porous Polymers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractile actuators based on coiled carbon nanotubes yarns and ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE - Smart Structures + Non-Destructive Evaluation - Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogels and ionoelastomers as ionic conducting membranes with healable properties for soft actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa V. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the microwave assisted synthesis of covalent organic framework-based materials for supercapacitor electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElECNANO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogel toward flexible ionotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2023: Dynamic Polymer Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bertinoro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of poly(HIPE) based materials for supercapacitor application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux ultraporeux pour le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous PolyHIPE-PEDOT scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biomaterial Innovations - Toward Repair on the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Nov 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux poreux 4D à base de PolyHIPE et de polymère conducteur électronique pour la culture celllulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de réseaux organiques covalents pour le stockage de l’energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self -healable vitrimer ionoelastomer based on poly(ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically Driven Yarn and Textile Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin W.H. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Mehraeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carin Backe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS - The Electrochemical Society ECS Meeting, 242nd ECS Meeting, Recent Advances in Sensors and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable ionoelastomer based on poly(ionic liquid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Polymer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Chimie des Polymères Organiques, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based polybenzoxazine IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international symposium on polybenzoxazines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials ILMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic ionogels based on thiol-ene chemistry for electroactive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sulfur Atom in Macromolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Smart electroactive porous scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of GDR2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating ionic liquid-based click-ionogels by thiol-ene photopolymerisation onto textile yarns/fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Huniade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International IFATCC Congress, Textile &amp; Chemistry [R] Evolution: New Generation Textiles &amp; Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mechanically active 4D scaffold as innovative cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP IDF conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLID POLYMER ELECTROLYTE BASED ON LITHIUM-CONDUCTING IONIC LIQUID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ionic Liquid-Based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère et microscopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Microscopie Zeiss (RMZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bio-Based Polybenzoxazines Thermoset and IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de micro-environnements 2D et 3D à base de polymères électrostimulables comme supports de culture cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Mat Workshop : Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high performance thermosets asymmetric benzoxazines from lignin derivatives and vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Highly Conductive COF-5-Based Architectures: A Strategy to Capitalize on Pore Structure for High-Performance Ion Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavilluniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan- Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105006. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2026.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Workflow for Electromechanical Stimulation of Cells in Active Scaffolds: From Live Cell Imaging to Functional Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.6c00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Application of the Fluorescent APTA-Nanobiosensors Based on CdTe-TGA QDs for Determination of 25-Hydroxyvitamin D3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Tahriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioNanoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.247. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12668-024-01740-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive electrochemical assay of CA19-9 on gold nanoparticles/porous carbons nanohybrid amplified by polyoxometalate/aptamer/graphene quantum dot-decorated gold nanotags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopit Phetsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5tb01565k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio‐Friendly Artificial Muscles Based on Carbon Nanotube Yarns and Eutectogel Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202515458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Microwave-Assisted Synthesis of Covalent Organic Frameworks Opens the Way Toward More Suitable Porous Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c02484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Al, Ga and in-doped zinc oxide nanoparticles as key components for the design of electrophoretic inks with MWIR and LWIR absorbance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154253. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Carbonaceous Foams Derived from High Internal Phase Emulsion for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403, pp.135227. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive Bi‐Functional Liquid Crystal Elastomer Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202307565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpenetrating Liquid Crystal Elastomer and Ionogel as Tunable Electroactive Actuators and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dudzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202403892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive 4D Porous Scaffold Based on Conducting Polymer as a Responsive and Dynamic In Vitro Cell Culture Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Queri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c16686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healable Ionoelastomer Designed from Polymeric Ionic Liquid and Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear contracting and air-stable electrochemical artificial muscles based on commercially available CNT yarns and ionically selective ionogel coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin W.H. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101756. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of in-situ electrosynthetized 3D metal-organic framework (MOF) as ultra-stable thin film on nickel foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 441, pp.141792. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable, healable, and weldable vitrimer ionogel for ionotronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 474, pp.145533. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.145533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogels towards sustainable solid-state electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.6656-6667. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ra06829j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial muscle based on coiled CNT yarns and biofriendly ionogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 403, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.135227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionofibers: Ionically Conductive Textile Fibers for Conformal i‐Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Huniade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Electromechanical Properties of Natural Rubber Vitrimers by Cross-Linkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wemyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (25), pp.8871-8880. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D‐Printed Stacked Ionic Assemblies for Iontronic Touch Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.2210485. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202210485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizable Ionogel with Healable Properties Based on Dioxaborolane Vitrimer Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (6), pp.381. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels8060381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (8), pp.9361-9372. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of magnetic multi walled carbon nanotubes hydrogel nanocomposite based on poly (acrylic acid) grafted onto salep and its application in the drug delivery of tetracyceline hydrochloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeira Torkamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 616, pp.126350. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D smart porous scaffolds based on the polyHIPE architecture and electroactive PEDOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (36), pp.12388-12398. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01846a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stimuli responsive nanogel/hydrogel nanocomposites based on κ-carrageenan for prolonged release of levodopa as model drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Khamooshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.02.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of bicontinuous double networks as thermal and pH stimuli responsive drug carriers for on-demand release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bombonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.110495. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.110495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crosslinked rubbers for a green future: A material perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Wemyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.100561. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mser.2020.100561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide nanocomposite hydrogel based on poly(acrylic acid) grafted onto salep: an adsorbent for the removal of noxious dyes from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sadat Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (8), pp.3572-3582. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NJ05800H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-based oligomer ionic liquid for solvent-free conducting materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.337-347. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of bio-epoxy/benzoxazine interpenetrating polymer networks: a composition-to-morphology mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.472-481. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7PY01755C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH-Responsive fluorescent dye-labeled metal-chelating polymer with embedded cadmium telluride quantum dots for controlled drug release of doxorubicin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Rezanejade Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric ionic liquid based interpenetrating polymer network for all-solid self-standing polyelectrolyte material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermal Responsive Materials Synthesized by Soft Templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (14), pp.12706-12718. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure Changes upon Polymerization of Aqueous and Organic Phases in Organized Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Noirjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.10104 - 10112. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01380623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the symmetry of dibenzoxazines: a paradigm to tailor the design of bio-based thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.3346-3353. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5GC03102H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in alkaline aqueous electrolyte of air electrode protected with fluorinated interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblies of protective anion exchange membrane on air electrode for its efficient operation in aqueous alkaline electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.636-644. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in alkaline aqueous electrolyte of air electrode protected with fluorinated interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 274, pp.488-495. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrin-based interpenetrating polymer network biomaterials with tunable biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deneufchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hindie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supported Fibrin-Polyvinyl alcohol interpenetrating polymer networks: An easily handled and rehydratable biomaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deneufchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Larreta-Garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.3870-379. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm400991k@proofing⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microemulsion as the template for synthesis of interpenetrating polymer networks with predefined structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.4436-4445. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-standing single lithium ion conductor polymer network with pendant trifluoromethanesulfonylimide groups: Li+ diffusion coefficients from PFGSTE NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. L Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (12), pp.4108-4117. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance (NMR) Characterization of a Polymerized Ionic Liquid Electrolyte Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. L Michan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. A Michal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1440, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime in concentrated LiOH aqueous solution of air electrode protected with interpenetrating polymer network membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197, pp.267-275. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling of fibronectin by fluorescent and paramagnetic nanoprobes for exploring the extracellular matrix: bioconjugate synthesis optimization and biochemical characterizatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 399, pp.1653-1663. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4476-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrin–polyethylene oxide interpenetrating polymer networks: New self-supported biomaterials combining the properties of both protein gel and synthetic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Akpalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of polyisobutene in semi-interpenetrating polymer network architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Davion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (23), pp.5323-5331. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization, and energy transfer studies of dye-labeled poly(butyl methacrylate) latex particles prepared by miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Bardajee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell Winnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (20), pp.5839-5849. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2007.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing Polymer Nanoparticles for Biological Tagging Applications: Nonspecific Endocytosis and Cell Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ornatsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (44), pp.13653-13660. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja073970w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene/polystyrene interpenetrating polymer networks: Effects of network formation order and composition on the IPN architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (6), pp.2046-2060. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene/polycyclohexyl methacrylate interpenetrating polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battatchona Amana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (17), pp.6048-6056. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2006.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyisobutene–poly(methylmethacrylate) interpenetrating polymer networks: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (18), pp.6888-6896. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogels for self-healable flexible ionotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Vancouver, France. SPIE, pp.43, 2025, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3051261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the influence of the ionic coatings on the performances of air-operating coiled carbon nanotubes yarn actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroactive Polymer Actuators and Devices (EAPAD) XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long Beach, France. SPIE, pp.22, 2024, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-friendly Artificial Muscles for Electroactive Textiles based on Carbon Nanotube Yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Forestier-Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Conjugated Porous Covalent Organic Framework (COF): Application for Electrochemical Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicki Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of bio-friendly air-operating coiled CNT yarn actuators” EuroEAP 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Polymers as Electrode Materials : Study of Imine-based Covalent Organic Frameworks (COFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube yarns and biofriendly electrolytes as building blocks for electrochemical artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrimer ionogel for self-healing flexible ionotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive liquid crystal elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Advanced Polymers via Macromolecular Engineering (APME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of advanced solid polymer electrolyte for soft actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D electroactive and microporous polyHIPE-PEDOT scaffolds as a dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB2023 (33rd Annual Conference of the European Society for Biomaterials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube yarn/eutectogel artificial muscles for electroactive textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Ananieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry as Powerful Tool for Generation of Thin Film Materials Towards Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of In-situ Electrosynthetized 3D Metal-Organic Framework (MOF) as Ultra-stable Thin Film on Nickel Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking the dynamics of the cell microenvironment via electromechanically active and microporous polyHIPE-PEDOT scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bristol, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable and reprocessable soft actuators based on vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Khoa Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent Adaptable-Conjugated Polymer Network for Self-healing Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine Taussig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coiled CNT and polycationic and polyanionic solid state ionogels for large stroke electrochemical artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Electromechanically active 4D porous polymer scaffold for cell culture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology Europe (MBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double coiled yarn actuator working in air for haptic garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Mehraeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils-Krister Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive polyHIPE-PEDOT 3D porous scaffolds as dynamic in vitro cell culture platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrández Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Matrices - from cells to tissues, ICBMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Doua-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraporous π-conjugated Covalent Organic Frameworks (COF) for electrochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogels for electroactive polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Woehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2022 - Tenth international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chianciano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the Electro-Responsive Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofriendly ionogel coatings for electroactive textile muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2021 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Linkoping (Online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart 4d scaffolds based on polyHIPE structure and electroactive pedot for cell culture application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ferrandez-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles (EUROEAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On Line, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national du GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of dry ionic coatings containing cationic or anionic polymeric ionic liquid for the electro-responsive fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healable all-solid electrolytes for electroactive devices designed from polymeric ionic liquids and vitrimer chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ionogels for conjugated polymer fiber and textile actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microemulsion-Templated Double Network as Thermal and pH stimuli responsive amphiphilic Material: Drug Carrier for On-Demand Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bombonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrostimulable polymeric scaffolds for drug screening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rümeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2019 - 9th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Solid ionic conducting materials based on polymeric ionic liquids for electrochemical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Braz Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dresden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’une matrice polymère 3D poreuse et électrostimulable : Vers l’évaluation de la cardiotoxicité de medicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeyza Bascetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Leroy-Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop i-Mat, Innovation in tomorrow’s materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured conjugated polymer for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srabanti Ghosh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Energy Conversion and Storage Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-42, 2021, 9783527345571. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527820115.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Versus Asymmetric di-Bz Monomer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and Emerging Polybenzoxazine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.89-107, 2017, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804170-3.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE ET CARACTÉRISATION DE RÉSEAUX INTERPÉNÉTRÉS DE POLYMÈRES À BASE DE POLYISOBUTÈNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Cergy Pontoise (UCP), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01926220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan- Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Ly Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2026.105006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezanejade Bardajee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Tahriri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-024-01740-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopit Phetsang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb01565k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham-Truong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokpas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300689" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141792" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Sharifi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homeira Torkamani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126350" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Khamooshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Nasri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.02.329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03093341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bombonnel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110495" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sadat Hosseini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ05800H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z73MBSKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puchot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY01755C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bayat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.09.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.T. Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BJ2SWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Olivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b00028" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01380623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC03102H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertolotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Messaoudi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.059" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03643552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bidault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deneufchatel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRC80TFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deneufchatel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400991k@proofing" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H676TPH9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401622v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N2M01R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akpalo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR0WQ6XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673757v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tillement" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4476-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL4L27CJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Bardajee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Haley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Winnik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.07.065" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1BPHKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ornatsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baranov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073970w" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HR5063GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Laskar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battatchona Amana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.06.047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SKNW1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C92BZ6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969586v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308810v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Odent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347322v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arrault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Aubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Krister Persson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412857v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396391v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079173v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91179-5.00018-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360366v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638830v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noirbent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527820115.ch9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puchot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804170-3.00007-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01926220v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez-Montero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612305v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ananieva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bourji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Odent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Biard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengdi Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa V. Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Wan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez Montero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferrandez-Montero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin W.H. Jager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Mehraeen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martinez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Backe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Culot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Agniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Huniade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Michan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeyza Bascetin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluniere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan- Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Ly Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2026.105006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.6c00012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Rezanejade Bardajee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Tahriri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-024-01740-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopit Phetsang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb01565k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515458" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02484" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154253" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham-Truong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokpas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300689" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.135227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyu Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakui Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202307565" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dudzinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403892" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Queri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16686" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao. Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01635" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Braz Ribeiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101756" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141792" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238256v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145533" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ra06829j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101692" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wemyss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runan Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01229" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04016184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202210485" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8060381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Sharifi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homeira Torkamani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126350" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Carlier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01846a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Khamooshi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Nasri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.02.329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03093341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bombonnel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2020.100561" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sadat Hosseini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ05800H" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Michal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.03.046" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z73MBSKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Habibi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PY01755C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bayat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.09.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.T. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Ribeiro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BJ2SWV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400973v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Olivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b00028" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01380623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC03102H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertolotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Messaoudi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alfonsi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.10.079" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03643552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bidault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deneufchatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hindie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fichet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.02.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRC80TFL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979471v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bidault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deneufchatel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400991k@proofing" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.067" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H676TPH9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. L Michan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fannir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Michal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21NLR8WS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1280" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.09.052" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6N2M01R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673757v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faure" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tillement" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4476-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GL4L27CJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akpalo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.03.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR0WQ6XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davion" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.09.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Bardajee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Haley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Winnik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.07.065" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z1BPHKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282852v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ornatsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baranov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja073970w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HR5063GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282840v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Laskar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.01.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282838v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battatchona Amana" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2006.06.047" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SKNW1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.086" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C92BZ6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3051261" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299578v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010757" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612378v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612389v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Arrault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347322v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arrault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346557v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348199v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413131v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400290v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferr&#225;ndez Montero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Aubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423061v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394725v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395757v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Taussig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396327v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jager" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396318v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396334v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Krister Persson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396313v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412639v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Woehling" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396373v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396364v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412771v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396349v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412742v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412857v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396391v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Haroun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395888v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413103v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079173v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91179-5.00018-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360366v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638830v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noirbent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527820115.ch9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410420v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puchot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804170-3.00007-X" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01926220v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>