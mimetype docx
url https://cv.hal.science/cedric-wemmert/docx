--- v1 (2026-03-30)
+++ v2 (2026-04-24)
@@ -646,432 +646,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances de l’intelligence artificielle et de l’apprentissage automatique pour la prévision des crues : étude de cas du bassin versant de l’Ill</w:t>
+                <w:t xml:space="preserve">Advancing urban air quality modeling with solar radiation-included computational fluid dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/20241153⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.102383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799457v1</w:t>
+                <w:t xml:space="preserve">hal-04839443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning-based Algorithm for Automatic Detection of Perilunate Dislocations in Frontal Wrist Radiographs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation des performances de l’intelligence artificielle et de l’apprentissage automatique pour la prévision des crues : étude de cas du bassin versant de l’Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101742⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20241153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602786v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling NO2 concentrations in real urban areas using computational fluid dynamics: A comparative analysis of methods to assess NO2 concentrations from NOx dispersion results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Vazquez</w:t>
+                <w:t xml:space="preserve">A Deep Learning-based Algorithm for Automatic Detection of Perilunate Dislocations in Frontal Wrist Radiographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Majzoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liverneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, in press, </w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.101742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2024.101742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471929v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing urban air quality modeling with solar radiation-included computational fluid dynamics simulations</w:t>
+                <w:t xml:space="preserve">Modeling NO2 concentrations in real urban areas using computational fluid dynamics: A comparative analysis of methods to assess NO2 concentrations from NOx dispersion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
@@ -1102,515 +1102,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.102383. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, in press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839443v1</w:t>
+                <w:t xml:space="preserve">hal-04471929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of depressed road configuration on downwind pollutant concentrations: A CFD study under various thermal stability conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Correlations between Particulate Matter: Comparison between Annual/Monthly Concentrations and PM10/PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235, pp.105361. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2023.105361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos14020385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012575v1</w:t>
+                <w:t xml:space="preserve">hal-03998101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Deep Learning Model for Monitoring Atmospheric Pollution: Case Study in Antwerp, Belgium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of depressed road configuration on downwind pollutant concentrations: A CFD study under various thermal stability conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99, </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.105361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2023.105361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217618v1</w:t>
+                <w:t xml:space="preserve">hal-04012575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HistoStarGAN: A Unified Approach to Stain Normalisation, Stain Transfer and Stain Invariant Segmentation in Renal Histopathology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+                <w:t xml:space="preserve">Assessment of a Deep Learning Model for Monitoring Atmospheric Pollution: Case Study in Antwerp, Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110780⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169986v1</w:t>
+                <w:t xml:space="preserve">hal-04217618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of wastewater data using artificial intelligence tools and the evaluation of their performance regarding annotator agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,206 +1632,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Isel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 87 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2023.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Correlations between Particulate Matter: Comparison between Annual/Monthly Concentrations and PM10/PM2.5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Vazquez</w:t>
+                <w:t xml:space="preserve">HistoStarGAN: A Unified Approach to Stain Normalisation, Stain Transfer and Stain Invariant Segmentation in Renal Histopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos14020385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998101v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour la validation des mesures en continu de la pollution des eaux usées</w:t>
               </w:r>
@@ -2068,103 +2068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CycleGAN for virtual stain transfer: is seeing really believing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeshan Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.102420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data augmentation based on spatial deformations for histopathology: An evaluation in the context of glomeruli segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,90 +2579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Histopathological Stain Invariance by Unsupervised Domain Augmentation using Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 460, pp.277-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,295 +2690,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+                <w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224927v1</w:t>
+                <w:t xml:space="preserve">hal-03321646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for colon cancer histopathological images analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Derangère</w:t>
+                <w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321646v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimal wind directions required to assess mean annual air pollution concentration based on CFD results</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (1), pp.213-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,51 +3179,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
+                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
@@ -3258,106 +3258,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051698v1</w:t>
+                <w:t xml:space="preserve">hal-03041494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t>
+                <w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reiminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurado</w:t>
@@ -3392,82 +3392,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041494v2</w:t>
+                <w:t xml:space="preserve">hal-03051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intelligence artificielle raisonne-t-elle de la même façon que les cliniciens pour poser des diagnostics ?</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t>
@@ -3717,64 +3717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine S Schaadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,51 +3834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the diagnostic reasoning of human versus artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pelaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4228,51 +4228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schönmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (2), pp.305 - 315. </w:t>
@@ -4304,252 +4304,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321053v1</w:t>
+                <w:t xml:space="preserve">hal-01355189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised learning using multiple clusterings with limited labeled data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Detection of lobular structures in normal breast tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Apou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine S. Schaadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schönmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 361–362, pp.48-65. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2016.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355189v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-silico insights on the prognostic potential of immune cell infiltration patterns in the breast lobular epithelium</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schönmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -4663,265 +4663,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t>
+                <w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+                <w:t xml:space="preserve">Bruno Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
+                <w:t xml:space="preserve">Manuel Grizonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RNTI-E27, pp.23-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608916v1</w:t>
+                <w:t xml:space="preserve">hal-05417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de règles floues pour caractériser des objets d'intérêt dans une image de télédétection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Belarte</w:t>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Grizonnet</w:t>
+                <w:t xml:space="preserve">François de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.31-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJKSS.2015040103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417419v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template Based Hierarchical Building Extraction</w:t>
               </w:r>
@@ -5164,286 +5164,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combat or Surveillance? Evaluation of the Heterogeneous Inflammatory Breast Cancer Microenvironment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krüger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.88 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2012.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398236v1</w:t>
+                <w:t xml:space="preserve">hal-01875858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal image interpretation using background knowledge and semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+                <w:t xml:space="preserve">Combat or Surveillance? Evaluation of the Heterogeneous Inflammatory Breast Cancer Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sternberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Puissant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bonnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dietmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 259 (4), pp.569--578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875858v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical sensors discrimination ability using spectral libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,64 +5516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based region labeling for remote sensing image interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative clustering with background knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,64 +5867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution remote sensing image clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5971,51 +5971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisource Images Analysis Using Collaborative Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,974 +6183,974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de coloration assisté par MALDI-MSI : proposition d'une approche multimodale pour l'analyse histopathologique</w:t>
+                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+                <w:t xml:space="preserve">Kareem Elgohary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131289v1</w:t>
+                <w:t xml:space="preserve">hal-05117925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ontology-based Constraint Satisfaction for object recognition in high-resolution satellite image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Transfert de coloration assisté par MALDI-MSI : proposition d'une approche multimodale pour l'analyse histopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799463v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid ontology-based Constraint Satisfaction for object recognition in high-resolution satellite image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Muller</w:t>
+                <w:t xml:space="preserve">Zouhayra Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Harscoat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054610v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schirm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Sébastien Harscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lecus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909516v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
+                <w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Elgohary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Olivier Schirm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Lecus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117925v1</w:t>
+                <w:t xml:space="preserve">hal-04909516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining LSTM neural networks: A DEVS-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-My-Duyen Truong</w:t>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Frydman</w:t>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Modeling and Simulation Multiconference, Tenerife, Spain, septembre 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704503v1</w:t>
+                <w:t xml:space="preserve">hal-04363690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+                <w:t xml:space="preserve">Explaining LSTM neural networks: A DEVS-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+                <w:t xml:space="preserve">Thi-My-Duyen Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Frydman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Multidisciplinary Modeling and Simulation Multiconference, Tenerife, Spain, septembre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450142v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363690v1</w:t>
+                <w:t xml:space="preserve">hal-04450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t>
               </w:r>
@@ -7270,103 +7270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schirm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lecus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
@@ -7639,762 +7639,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional image synthesis for improved segmentation of glomeruli in renal histopathological images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allègre</w:t>
+                <w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics, Sept. 27-30 2022, Ioannina, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ioannina, Greece. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797648v1</w:t>
+                <w:t xml:space="preserve">hal-03469780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonthan Weber</w:t>
+                <w:t xml:space="preserve">Conditional image synthesis for improved segmentation of glomeruli in renal histopathological images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics, Sept. 27-30 2022, Ioannina, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ioannina, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687423v1</w:t>
+                <w:t xml:space="preserve">hal-03797648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonthan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469780v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+                <w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339642v1</w:t>
+                <w:t xml:space="preserve">hal-03604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self Adversarial Attack as an Augmentation Method for Immunohistochemical Stainings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321035v1</w:t>
+                <w:t xml:space="preserve">hal-03339642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">Self Adversarial Attack as an Augmentation Method for Immunohistochemical Stainings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604158v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t>
               </w:r>
@@ -8419,64 +8419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t>
@@ -8527,51 +8527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAN-based data augmentation for histopathological image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8622,103 +8622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t>
@@ -8750,455 +8750,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based graph segmentation in 2-D fluorescence microsecopy images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Frenoist</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Schaadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546011⟩</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490037v1</w:t>
+                <w:t xml:space="preserve">hal-04558736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine S. Schaadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558736v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-based graph segmentation in 2-D fluorescence microsecopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Frenoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valitutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denefle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, France. pp.3844-3849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549033v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Temerinac-Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9301,77 +9301,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Frenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valitutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 10th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ljubljana, France. pp.195-199, </w:t>
@@ -9517,90 +9517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Apou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9660,64 +9660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Apou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,90 +9777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Apou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9907,51 +9907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy-Rule Based Ontology for Urban Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Asnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10005,399 +10005,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche orientée objet sémantique et coopérative pour la classification des images de zones urbaines à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sellaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825906v1</w:t>
+                <w:t xml:space="preserve">hal-05394910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche orientée objet sémantique et coopérative pour la classification des images de zones urbaines à très haute résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Deruyver</w:t>
+                <w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Sciascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394910v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Marc-Zwecker</w:t>
+                <w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliane M Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sternberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395113v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t>
               </w:r>
@@ -10507,265 +10507,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813327v1</w:t>
+                <w:t xml:space="preserve">hal-03813345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813345v1</w:t>
+                <w:t xml:space="preserve">hal-03813327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10832,939 +10832,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514827v1</w:t>
+                <w:t xml:space="preserve">hal-00516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t>
+              <w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516099v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Complementarity of an Ontology and a Nearest Neighbour Classifier for Remotely Sensed Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.3983 - 3986, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463170v2</w:t>
+                <w:t xml:space="preserve">hal-01463171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516100v1</w:t>
+                <w:t xml:space="preserve">hal-01463170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On machine learning in watershed segmentation</w:t>
+                <w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516076v1</w:t>
+                <w:t xml:space="preserve">hal-00516100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t>
+                <w:t xml:space="preserve">On machine learning in watershed segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516103v1</w:t>
+                <w:t xml:space="preserve">hal-00516076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complementarity of an Ontology and a Nearest Neighbour Classifier for Remotely Sensed Image Interpretation</w:t>
+                <w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01463171v1</w:t>
+                <w:t xml:space="preserve">hal-00516103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t>
               </w:r>
@@ -11789,51 +11789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11906,51 +11906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11988,51 +11988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Classification Rules from Multiple Remotely Sensed Data with Data Mining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrisitane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12210,77 +12210,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Schaadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Allerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12335,90 +12335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des coupes multi-échelles pour une meilleure représentation dans l'imagerie immunohistochimique multiplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12514,64 +12514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourad Elloumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t>
@@ -12774,103 +12774,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13061,51 +13061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reiminger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Majzoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liverneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelica Vasiljevic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelaccia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.12.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Frenois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellaouti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2276936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Kr&#252;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bonnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dietmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S21L5Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sternberger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926880" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433838" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Frenoist" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valitutti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denefle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Frenois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2017.8073594" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Asnoune" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005026601530160" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394910v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reiminger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Majzoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liverneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelica Vasiljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelaccia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.12.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Frenois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellaouti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2276936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Kr&#252;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bonnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dietmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S21L5Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sternberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926880" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433838" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Frenoist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valitutti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denefle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Frenois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2017.8073594" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Asnoune" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005026601530160" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>