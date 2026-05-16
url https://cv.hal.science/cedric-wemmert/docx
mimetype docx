--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1547,278 +1547,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of wastewater data using artificial intelligence tools and the evaluation of their performance regarding annotator agreement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Zidaoui</w:t>
+                <w:t xml:space="preserve">HistoStarGAN: A Unified Approach to Stain Normalisation, Stain Transfer and Stain Invariant Segmentation in Renal Histopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.174⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116074v1</w:t>
+                <w:t xml:space="preserve">hal-04169986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HistoStarGAN: A Unified Approach to Stain Normalisation, Stain Transfer and Stain Invariant Segmentation in Renal Histopathology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+                <w:t xml:space="preserve">Validation of wastewater data using artificial intelligence tools and the evaluation of their performance regarding annotator agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lampert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Isel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 277, </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 87 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.110780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169986v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour la validation des mesures en continu de la pollution des eaux usées</w:t>
               </w:r>
@@ -2068,103 +2068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CycleGAN for virtual stain transfer: is seeing really believing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeeshan Nisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.102420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2579,90 +2579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Histopathological Stain Invariance by Unsupervised Domain Augmentation using Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 460, pp.277-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2843,90 +2843,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic framework for Fusing Information from differently stained consecutive digital whole slide images: A case study in renal histology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.106157. </w:t>
@@ -3447,265 +3447,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intelligence artificielle raisonne-t-elle de la même façon que les cliniciens pour poser des diagnostics ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reiminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.12.014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489735v1</w:t>
+                <w:t xml:space="preserve">hal-02398708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une intelligence artificielle raisonne-t-elle de la même façon que les cliniciens pour poser des diagnostics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pelaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.192 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2019.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398708v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing of Histological Image Labeling and Object Delineation by Medical Students</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine S Schaadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deruyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (3), pp.706--710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5287,51 +5287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combat or Surveillance? Evaluation of the Heterogeneous Inflammatory Breast Cancer Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sternberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,5984 +6149,6118 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
+                <w:t xml:space="preserve">Guided Feature Distillation for YOLO11: Efficient Detection of Pseudomonas Aeruginosa in High-Resolution Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Elgohary</w:t>
+                <w:t xml:space="preserve">Mouhcine Ouaaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Dimitri Klockenbring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
+                <w:t xml:space="preserve">Joseph Lam-Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Leiden (NL), France. pp.213-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23833-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117925v1</w:t>
+                <w:t xml:space="preserve">hal-05603814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de coloration assisté par MALDI-MSI : proposition d'une approche multimodale pour l'analyse histopathologique</w:t>
+                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+                <w:t xml:space="preserve">Kareem Elgohary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131289v1</w:t>
+                <w:t xml:space="preserve">hal-05117925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ontology-based Constraint Satisfaction for object recognition in high-resolution satellite image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Transfert de coloration assisté par MALDI-MSI : proposition d'une approche multimodale pour l'analyse histopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799463v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid ontology-based Constraint Satisfaction for object recognition in high-resolution satellite image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Harscoat</w:t>
+                <w:t xml:space="preserve">Zouhayra Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054610v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Coding of French Emergency Calls Using BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schirm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Joris Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lecus</w:t>
+                <w:t xml:space="preserve">Sébastien Harscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain. pp.220-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909516v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Neural Network Architectures for Advanced Hiking Map Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+                <w:t xml:space="preserve">Olivier Schirm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Lecus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.531-541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013351700003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363690v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining LSTM neural networks: A DEVS-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-My-Duyen Truong</w:t>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Frydman</w:t>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Modeling and Simulation Multiconference, Tenerife, Spain, septembre 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704503v1</w:t>
+                <w:t xml:space="preserve">hal-04363690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+                <w:t xml:space="preserve">Explaining LSTM neural networks: A DEVS-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-My-Duyen Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Frydman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Multidisciplinary Modeling and Simulation Multiconference, Tenerife, Spain, septembre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450142v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168891v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Comparison of deep learning architectures for colon cancer mutation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219570v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Derangère</w:t>
+                <w:t xml:space="preserve">Une approche multi-grilles pour la génération automatique d'une carte de sentiers de randonnée à partir de données GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schirm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lecus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185535v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weber</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Derangère</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Derangère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2023 : journées francophones des jeunes chercheurs en vision par ordinateur,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219453v1</w:t>
+                <w:t xml:space="preserve">hal-04185535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+                <w:t xml:space="preserve">Comparaison des architectures d'apprentissage profond pour la détection des mutations du cancer du côlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469780v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional image synthesis for improved segmentation of glomeruli in renal histopathological images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allègre</w:t>
+                <w:t xml:space="preserve">Ensemble clustering for histopathological images segmentation using convolutional autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics, Sept. 27-30 2022, Ioannina, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926880⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France. pp.933-940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010835300003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797648v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonthan Weber</w:t>
+                <w:t xml:space="preserve">Conditional image synthesis for improved segmentation of glomeruli in renal histopathological images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics, Sept. 27-30 2022, Ioannina, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ioannina, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687423v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">Méthodes de classification du cancer du sein pour les microscopes à réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonthan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RFIAP 2022 (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604158v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+                <w:t xml:space="preserve">Segmentation non-supervisée d'images histopathologiques à l'aide d'auto-encodeurs et d'ensemble clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Rmouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">Atelier Apprentissage profond: Théorie et Applications (APTA), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339642v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self Adversarial Attack as an Augmentation Method for Immunohistochemical Stainings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Détection en temps réel des glomérules en pathologie rénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321035v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Self Adversarial Attack as an Augmentation Method for Immunohistochemical Stainings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelica Vasiljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353271v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAN-based data augmentation for histopathological image segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Detection of Glomeruli in Renal Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heckenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hassenforder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Extraction et Gestion des Connaissances (EGC) - Apprentissage Profond: Théorie et Applications (APTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rochester (on line), United States. pp.350-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms49503.2020.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508204v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAN-based data augmentation for histopathological image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Extraction et Gestion des Connaissances (EGC) - Apprentissage Profond: Théorie et Applications (APTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283639v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Grote</w:t>
+                <w:t xml:space="preserve">Strategies for Training Stain Invariant CNNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. pp.905-909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558736v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Task Complexity and Training in Crowdsourced Image Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schaadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Friederich Feuerhake</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI Workshop on Computational Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.44-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00949-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549033v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based graph segmentation in 2-D fluorescence microsecopy images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learn and Participate: Crowdsourcing of Image Annotation Supports Interactive Teaching in Histopathology and Involves Medical Students in Systems Medicine Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine S. Schaadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference of the European Association of Systems Medicine: Big Data - Transition to Practice, Utrecht, Netherlands, janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490037v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based graph segmentation in 2-D fluorescence microsecopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Temerinac-Ott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">F.X. Frenoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmitz</w:t>
+                <w:t xml:space="preserve">S. Valitutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hermsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. H. Brasen</w:t>
+                <w:t xml:space="preserve">P. Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, France. pp.3844-3849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807632v1</w:t>
+                <w:t xml:space="preserve">hal-05490037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal cut in minimum spanning trees for 3-D cell nuclei segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abreu</w:t>
+                <w:t xml:space="preserve">Detection of glomeruli in renal pathology by mutual comparison of multiple staining modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Temerinac-Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Frenois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Denefle</w:t>
+                <w:t xml:space="preserve">J. Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hermsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Brasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 10th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2017.8073594⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ispa.2017.8073562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493173v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal cut in minimum spanning trees for 3-D cell nuclei segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Frenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valitutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denefle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 10th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, France. pp.195-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2017.8073594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338863v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797892v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing whole slide images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficient Region-based Classification for Whole Slide Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Apou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Wemmert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics, 5-8 january 2017, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.239-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25117-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811521v1</w:t>
+                <w:t xml:space="preserve">hal-03797892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Synthesizing whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Apou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zagreb, France. pp.154-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ispa.2015.7306050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524187v1</w:t>
+                <w:t xml:space="preserve">hal-03811521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Rule Based Ontology for Urban Object Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+                <w:t xml:space="preserve">Fast segmentation for texture-based cartography of whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Apou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Asnoune</w:t>
+                <w:t xml:space="preserve">Benoit Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KEOD 2014 (Knowledge Engineering and Ontology Devlopment)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005026601530160⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.309-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004687403090319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403437v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche orientée objet sémantique et coopérative pour la classification des images de zones urbaines à très haute résolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Wemmert</w:t>
+                <w:t xml:space="preserve">A Fuzzy-Rule Based Ontology for Urban Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Asnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KEOD 2014 (Knowledge Engineering and Ontology Devlopment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005026601530160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394910v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Approche orientée objet sémantique et coopérative pour la classification des images de zones urbaines à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sellaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wemmert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395113v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Wemmert</w:t>
+                <w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Sciascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane M Kruger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Zanni-Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marc-Zwecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t>
+              <w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825906v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Grizonnet</w:t>
+                <w:t xml:space="preserve">Stain unmixing in brightfield multiplexed immunohistochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Weber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliane M Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sternberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1125-1129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip.2013.6738232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888500v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+                <w:t xml:space="preserve">Learning fuzzy rules to characterize objects of interest from remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grizonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813345v1</w:t>
+                <w:t xml:space="preserve">hal-01888500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t>
+                <w:t xml:space="preserve">Towards conflict resolution in collaborative clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Intelligent Systems (IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.361-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/is.2010.5548343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813327v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t>
+                <w:t xml:space="preserve">Background Knowledge Integration in Clustering Using Purity Indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Science, Engineering and Management (KSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belfast, United Kingdom. pp.28 - 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15280-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887503v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining spectral libraries to study sensors' discrimination ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Inglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Europe Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.830392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516099v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04514827v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t>
+                <w:t xml:space="preserve">An Evolutionary Approach for Ontology Driven Image Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t>
+              <w:t xml:space="preserve">European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Naples, Italy. pp.295-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78761-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887351v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complementarity of an Ontology and a Nearest Neighbour Classifier for Remotely Sensed Image Interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">On Combining Unsupervised Classification and Ontology Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423093⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2008.4779741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463171v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">On the Complementarity of an Ontology and a Nearest Neighbour Classifier for Remotely Sensed Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelona, Spain. pp.3983 - 3986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463170v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-based Object Recognition for Remote Sensing Image Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.472-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2007.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516100v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On machine learning in watershed segmentation</w:t>
+                <w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516076v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t>
+                <w:t xml:space="preserve">On machine learning in watershed segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516103v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t>
+                <w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516090v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t>
+                <w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2006.951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516107v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving Classification Rules from Multiple Remotely Sensed Data with Data Mining.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+                <w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Korczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop of the EARSeL Special Interest Group on Urban Remote Sensing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201917v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deriving Classification Rules from Multiple Remotely Sensed Data with Data Mining.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Workshop of the EARSeL Special Interest Group on Urban Remote Sensing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Berlin, Germany. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-view voting method to combine unsupervised classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12142,51 +12276,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IASTED International Conference on Artificial Intelligence and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Malaga, Spain. pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12196,216 +12330,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software and seminar format to jointly teach computational pathology in biomedical and computational academic curricula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Schaadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Allerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Sprengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Digital Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre des coupes multi-échelles pour une meilleure représentation dans l'imagerie immunohistochimique multiplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12420,51 +12554,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12474,150 +12608,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Histopathological Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourad Elloumi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.153-169, 2021, 978-3-030-71675-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12627,130 +12761,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8ème édition de l'atelier &amp;quot;Fouille de données complexes&amp;quot; : complexité liée aux données multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 146p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12760,161 +12894,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic framework to study the tissue micro-environment of renal glomeruli in differently stained consecutive digital whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Feuerhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13061,51 +13195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reiminger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Majzoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liverneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelica Vasiljevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelaccia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.12.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Frenois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellaouti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2276936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Kr&#252;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bonnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dietmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S21L5Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sternberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926880" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433838" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Frenoist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valitutti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denefle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Frenois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2017.8073594" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Asnoune" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005026601530160" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maurer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107135" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zidaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reiminger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20241153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Majzoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liverneaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2024.101742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2023.105361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelica Vasiljevic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Feuerhake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lampert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.110780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202211039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102420" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Benmoussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schmitz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102920" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.213.238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2019.12.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2883237" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelaccia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.190506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abreu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Frenois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S. Schaadt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos L&#243;pez Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sch&#246;nmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-017-4239-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355189v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.04.040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Apou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belarte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grizonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellaouti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2013.2276936" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Kr&#252;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sternberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bonnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Dietmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4150" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S21L5Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.11.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sternberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.744488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2012.01.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875853v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2009.10.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2020825" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/374095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Ouaaziz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Klockenbring" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23833-7_16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Rmouque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harscoat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00053" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schirm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013351700003905" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heckenauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00244" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Heckenauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truntzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derang&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469780v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010835300003124" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926880" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonthan Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hassenforder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433838" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wemmert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms49503.2020.00072" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508204v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759266" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04558736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schaadt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00949-6_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Feuerhake" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Frenoist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valitutti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denefle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temerinac-Ott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermsen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Brasen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2017.8073562" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Frenois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2017.8073594" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797892v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25117-2_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Apou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Naegel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispa.2015.7306050" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524187v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004687403090319" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403437v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Asnoune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005026601530160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394910v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M Kruger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2013.6738232" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grizonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723453" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813345v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/is.2010.5548343" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813327v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830392" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514827v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78761-7_30" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6DS56F95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2008.4779741" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423093" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463170v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2007.111" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitane Weber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Neeman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Allerkamp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Sprengel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>