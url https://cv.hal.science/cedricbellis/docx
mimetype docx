--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,51 +217,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -279,82 +279,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189041v2</w:t>
+                <w:t xml:space="preserve">hal-05562631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lippmann-Schwinger spectrum, composite materials eigenstates and their role in computational homogenization</w:t>
               </w:r>
@@ -416,2844 +416,2870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+                <w:t xml:space="preserve">Relating Local Field Fluctuations in Composites with the Sensitivity of Their Effective Response to Constitutive Parameters: An Identification Framework for Elastic and Viscoelastic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1593528⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.113580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180360v3</w:t>
+                <w:t xml:space="preserve">hal-05189041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical homogenization by an adaptive Fourier spectral method on non-uniform grids using optimal transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116658⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.836-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1593528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211416v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical scattering problem in topological metamaterials: Valley-Hall modes through a bend</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical homogenization by an adaptive Fourier spectral method on non-uniform grids using optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Coutant</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2023.0905⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 419, pp.116658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780476v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimations and convergence criteria in fast Fourier transform‐based computational homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">Canonical scattering problem in topological metamaterials: Valley-Hall modes through a bend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 124 (4), pp.834-863. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480 (2300), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2023.0905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952103v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based computation of homogenized interface parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Touboul</w:t>
+                <w:t xml:space="preserve">A posteriori error estimations and convergence criteria in fast Fourier transform‐based computational homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.297-307. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (4), pp.834-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.7145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714692v1</w:t>
+                <w:t xml:space="preserve">hal-03952103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover between quantum and classical waves and high frequency localization landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Colas</w:t>
+                <w:t xml:space="preserve">FFT-based computation of homogenized interface parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.184210⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652481v1</w:t>
+                <w:t xml:space="preserve">hal-03714692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover between quantum and classical waves and high frequency localization landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104321⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (18), pp.184210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.184210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117813v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving EIT-based visualizations of two-phase flows using an Eigenvalue correlation method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2021.3056736⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370804v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving EIT-based visualizations of two-phase flows using an Eigenvalue correlation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Mylvaganam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2021.3056736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908126v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical comparisons of EIT excitation protocols with applications in high-contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunhui Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Mylvaganam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (8), pp.085110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/abe742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain investigation of an external cloak for antiplane elastic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bellis</w:t>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091888v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Time-domain investigation of an external cloak for antiplane elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (19), pp.191102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370971v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.015302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab3d63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311019v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab3d63⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414, pp.109474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357608v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413035v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109474⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (2), pp.201-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258687v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185076v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency homogenisation in periodic media with imperfect interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (15), pp.8698-8710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2984388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615237v4</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain-gradient terms</w:t>
+                <w:t xml:space="preserve">High-frequency homogenisation in periodic media with imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Raphaël C Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476, pp.20200402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065135v2</w:t>
+                <w:t xml:space="preserve">hal-02615237v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Simultaneous Multi-Frequency Excitations and Measurements for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunhui Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s19173679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric variational principles for computational homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-018-09713-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating transient wave phenomena in acoustic metamaterials using auxiliary fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.175-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain-gradient terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.411-428. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/ToBeAssigned⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935842v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-field image conversion method for the inverse conductivity problem with internal measurements</w:t>
+                <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2187), pp.20150488. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.411-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522650v1</w:t>
+                <w:t xml:space="preserve">hal-01935842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-field image conversion method for the inverse conductivity problem with internal measurements</w:t>
               </w:r>
@@ -3273,710 +3299,710 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 472 (2187), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+              <w:t xml:space="preserve">, 2016, 472 (2187), pp.20150488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2015.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323124v1</w:t>
+                <w:t xml:space="preserve">hal-03522650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic Andrade medium: diffusive approximation and numerical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A full-field image conversion method for the inverse conductivity problem with internal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.03.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2187), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2015.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919673v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of constitutive parameters in isotropic linear elasticity from noisy full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30, pp.125004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/30/12/125004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of seismic measurements to frequency-dependent attenuation and upper mantle structure: An initial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Holtzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JB010831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative identification of cracks using 3D transient elastodynamic topological derivative: formulation and FE implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic Andrade medium: diffusive approximation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmin Ben Jazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (6), pp.994-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741515v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apposition of the topological sensitivity and linear sampling approaches to inverse scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+                <w:t xml:space="preserve">Reciprocity identities for quasi-static piezoelectric transducer models: Application to cavity identification using iterated excitations and a topological sensitivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50, pp.891-908. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797649v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity identities for quasi-static piezoelectric transducer models: Application to cavity identification using iterated excitations and a topological sensitivity approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">Apposition of the topological sensitivity and linear sampling approaches to inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 50, pp.891-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2013.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875812v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical 1D models of passive piezoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4010,77 +4036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of the transmission eigenvalue spectrum for elastic bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (5), pp.895-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4127,51 +4153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,295 +4238,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t>
+                <w:t xml:space="preserve">Qualitative identification of cracks using 3D transient elastodynamic topological derivative: formulation and FE implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 253, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757299v1</w:t>
+                <w:t xml:space="preserve">hal-00741515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-frequency obstacle reconstruction via the linear sampling method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323072v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence and uniqueness of a solution to the interior transmission problem for piecewise-homogeneous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4538,51 +4560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-based topological sensitivity approach for fast qualitative identification of buried cavities from elastodynamic overdetermined boundary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.1221-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4610,112 +4632,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the multi-frequency obstacle reconstruction via the linear sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzina B. Bojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crack identification by 3D time-domain elastic or acoustic topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.124-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2009.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371796v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4725,133 +4842,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de grille par transport optimal pour l'homogénéisation par FFT. Application à des problèmes de mécanique en présence d'interphases fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique des constituants de composites par homogénéisation inverse : Application à un composite carbone / LMPAEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4860,3080 +4977,3080 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive computations on non-uniform grids by optimal transport in FFT-based homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610885v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive computations on non-uniform grids by optimal transport in FFT-based homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610908v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of a heterogeneous acoustic wave equation into a Schrödinger equation to extend the scope of the localization landscape method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of eigenvectors in heterogeneous media as updates from homogenized estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimateurs d'erreur a posteriori et critères de convergence en homogénéisation numérique par FFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological optimization of periodic materials to enhance anisotropic dispersive effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain gradient terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de propriétés matérielles par traitement d'images de mesures de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Frémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
+                <w:t xml:space="preserve">From strain maps to elastic properties of composite materials: the small contrast limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Filling Gaps in Material Property Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323321v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">XXIV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323324v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain maps to elastic properties of composite materials: the small contrast limit</w:t>
+                <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Filling Gaps in Material Property Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323329v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based numerical method to convert intensity maps into conductivity contrast maps</w:t>
+                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Moulinec</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Workshop GOMS Problèmes inverses et domaines associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323319v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
+                <w:t xml:space="preserve">Sur une méthode de conversion d'images de mesures de champs: Application au problème inverse de conductivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GOMS Problèmes inverses et domaines associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323316v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une méthode de conversion d'images de mesures de champs: Application au problème inverse de conductivité</w:t>
+                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Conference GDR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515062v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
+                <w:t xml:space="preserve">Sur une méthode de conversion d’images de mesures de champs : Application au problème inverse de conductivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference GDR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323310v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une méthode de conversion d’images de mesures de champs : Application au problème inverse de conductivité</w:t>
+                <w:t xml:space="preserve">A FFT-based numerical method to convert intensity maps into conductivity contrast maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">WAVES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323313v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic medium: diffusive approximation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmin Ben Jazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conf. Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323305v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic medium: diffusive approximation and numerical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SIAM Conf. Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310406v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of elastic moduli from noisy full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bal G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM - ECCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological derivative for qualitative inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening workshop of UCL Centre for Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NON-ITERATIVE SAMPLING APPROACH USING NOISE SUBSPACE PROJECTION FOR EIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems, Control and Shape Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
+                <w:t xml:space="preserve">Wave-based crack imaging in elastic solids using 3D time-domain topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">WAVES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323219v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-based crack imaging in elastic solids using 3D time-domain topological sensitivity</w:t>
+                <w:t xml:space="preserve">Identifying cracks in homogeneous and bimaterial bodies using 3D elastodynamic topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EURODYN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323282v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures dans des milieux homogènes ou bimatériaux par sensibilité topologique élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 7 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cracks in homogeneous and bimaterial bodies using 3D elastodynamic topological sensitivity</w:t>
+                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323213v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical identification of cracks in 3D elastic bodies using topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
+                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323206v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
+                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496768v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES - MSPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification non itérative de défauts par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
+                <w:t xml:space="preserve">Méthodes numériques rapides non-itératives en diffraction inverse élastodynamique basées sur l'asymptotique topologique de fonctions coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière ''Interférence d'ondes'' du GDR Ondes, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413784v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques rapides non-itératives en diffraction inverse élastodynamique basées sur l'asymptotique topologique de fonctions coût</w:t>
+                <w:t xml:space="preserve">Non-iterative defect identification by topological sensitivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière ''Interférence d'ondes'' du GDR Ondes, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473956v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-iterative defect identification by topological sensitivity method</w:t>
+                <w:t xml:space="preserve">Identification non itérative de défauts par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399712v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-iterative FEM-based cavity identification method using topological sensitivity for 2D and 3D time domain elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM - ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cavités par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7943,517 +8060,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the attenuation structure beneath the northwestern margin of Colorado Plateau: Integrating seismic body-wave observations and forward modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. P. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holtzman B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaherty J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union - Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-wave attenuation imaging across the northwestern margin of the colorado plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. P. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaherty J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holtzman B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union - Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior Transmission Problem for Piecewise-Homogeneous Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMNS Workshop on Inverse Problems for Waves: Methods and Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Interior Transmission Problem in Geophysical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IP-RPI Symposium on Inverse Problems and System Identification of GeoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Crack Identification by 3D Time-Domain Topological Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stability and Nonlinearity in Solid Mechanics: a symposium to honor Nguyen Quoc Son</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8463,130 +8580,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8596,114 +8713,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Methods for Inverse Scattering in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Ecole Polytechnique X, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00557545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8850,51 +8967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>