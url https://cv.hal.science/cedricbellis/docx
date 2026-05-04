--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
+                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -162,106 +162,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386616v1</w:t>
+                <w:t xml:space="preserve">hal-05562631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
+                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -279,82 +279,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562631v1</w:t>
+                <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lippmann-Schwinger spectrum, composite materials eigenstates and their role in computational homogenization</w:t>
               </w:r>
@@ -1408,256 +1408,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical comparisons of EIT excitation protocols with applications in high-contrast imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunhui Dang</w:t>
+                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370772v1</w:t>
+                <w:t xml:space="preserve">hal-02908126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+                <w:t xml:space="preserve">Practical comparisons of EIT excitation protocols with applications in high-contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Mylvaganam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.085110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/abe742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908126v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain investigation of an external cloak for antiplane elastic waves</w:t>
               </w:r>
@@ -1741,51 +1741,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
@@ -1824,865 +1824,865 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (15), pp.8698-8710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2984388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02311019v2</w:t>
+                <w:t xml:space="preserve">hal-03370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Schmidt</w:t>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357608v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109474⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258687v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.015302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab3d63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185076v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121 (2), pp.201-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.6206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414, pp.109474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2984388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370971v1</w:t>
+                <w:t xml:space="preserve">hal-02185076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency homogenisation in periodic media with imperfect interfaces</w:t>
               </w:r>
@@ -2789,90 +2789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Simultaneous Multi-Frequency Excitations and Measurements for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunhui Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric variational principles for computational homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3753,451 +3753,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity identities for quasi-static piezoelectric transducer models: Application to cavity identification using iterated excitations and a topological sensitivity approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">Apposition of the topological sensitivity and linear sampling approaches to inverse scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 50, pp.891-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2013.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875812v1</w:t>
+                <w:t xml:space="preserve">hal-00797649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apposition of the topological sensitivity and linear sampling approaches to inverse scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+                <w:t xml:space="preserve">Reciprocity identities for quasi-static piezoelectric transducer models: Application to cavity identification using iterated excitations and a topological sensitivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 50, pp.891-908. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2013.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00797649v1</w:t>
+                <w:t xml:space="preserve">hal-00875812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical 1D models of passive piezoelectric sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">Nature of the transmission eigenvalue spectrum for elastic bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286512469980⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (5), pp.895-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxr070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875813v1</w:t>
+                <w:t xml:space="preserve">hal-01323097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the transmission eigenvalue spectrum for elastic bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+                <w:t xml:space="preserve">Dynamical 1D models of passive piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78 (5), pp.895-923. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxr070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286512469980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323097v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4257,51 +4257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative identification of cracks using 3D transient elastodynamic topological derivative: formulation and FE implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 253, pp.89-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4478,51 +4478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence and uniqueness of a solution to the interior transmission problem for piecewise-homogeneous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-based topological sensitivity approach for fast qualitative identification of buried cavities from elastodynamic overdetermined boundary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47, pp.1221-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4746,51 +4746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack identification by 3D time-domain elastic or acoustic topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.124-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5040,217 +5040,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive computations on non-uniform grids by optimal transport in FFT-based homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610908v1</w:t>
+                <w:t xml:space="preserve">hal-04610885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive computations on non-uniform grids by optimal transport in FFT-based homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement en fluage de plis composites unidirectionnels : Modélisation d'une rupture de fibre dans un calcul d'homogénéisation FFT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Valmalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610885v1</w:t>
+                <w:t xml:space="preserve">hal-04610908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of a heterogeneous acoustic wave equation into a Schrödinger equation to extend the scope of the localization landscape method</w:t>
               </w:r>
@@ -5819,51 +5819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain maps to elastic properties of composite materials: the small contrast limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Filling Gaps in Material Property Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5983,51 +5983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6242,51 +6242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6482,217 +6482,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic medium: diffusive approximation and numerical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SIAM Conf. Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310406v1</w:t>
+                <w:t xml:space="preserve">hal-01323305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in a fractional viscoelastic medium: diffusive approximation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmin Ben Jazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conf. Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323305v1</w:t>
+                <w:t xml:space="preserve">hal-01310406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of elastic moduli from noisy full-field measurements</w:t>
               </w:r>
@@ -6799,51 +6799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological derivative for qualitative inverse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,234 +6970,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-based crack imaging in elastic solids using 3D time-domain topological sensitivity</w:t>
+                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323282v1</w:t>
+                <w:t xml:space="preserve">hal-01323219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cracks in homogeneous and bimaterial bodies using 3D elastodynamic topological sensitivity</w:t>
+                <w:t xml:space="preserve">Wave-based crack imaging in elastic solids using 3D time-domain topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">WAVES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323213v1</w:t>
+                <w:t xml:space="preserve">hal-01323282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures dans des milieux homogènes ou bimatériaux par sensibilité topologique élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 7 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7216,139 +7203,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
+                <w:t xml:space="preserve">Identifying cracks in homogeneous and bimaterial bodies using 3D elastodynamic topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EURODYN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323219v1</w:t>
+                <w:t xml:space="preserve">hal-01323213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical identification of cracks in 3D elastic bodies using topological sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7367,234 +7367,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
+                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496768v1</w:t>
+                <w:t xml:space="preserve">hal-01323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
+                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323206v1</w:t>
+                <w:t xml:space="preserve">hal-00496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES - MSPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7632,64 +7632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes numériques rapides non-itératives en diffraction inverse élastodynamique basées sur l'asymptotique topologique de fonctions coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière ''Interférence d'ondes'' du GDR Ondes, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,51 +7727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-iterative defect identification by topological sensitivity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification non itérative de défauts par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7891,51 +7891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-iterative FEM-based cavity identification method using topological sensitivity for 2D and 3D time domain elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM - ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7973,51 +7973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de cavités par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8329,51 +8329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior Transmission Problem for Piecewise-Homogeneous Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMNS Workshop on Inverse Problems for Waves: Methods and Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8411,51 +8411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Interior Transmission Problem in Geophysical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IP-RPI Symposium on Inverse Problems and System Identification of GeoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Crack Identification by 3D Time-Domain Topological Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stability and Nonlinearity in Solid Mechanics: a symposium to honor Nguyen Quoc Son</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>