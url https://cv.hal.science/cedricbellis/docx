--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
+                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -162,106 +162,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562631v1</w:t>
+                <w:t xml:space="preserve">hal-05386616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of carbon fibers &amp; polymer matrix properties in composites from simple tensile tests</w:t>
+                <w:t xml:space="preserve">Predicting longitudinal strength of unidirectional composites using a discrete damage model and full-field FFT-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Valmalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
@@ -279,82 +279,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 202, pp.109452. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.120281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386616v1</w:t>
+                <w:t xml:space="preserve">hal-05562631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lippmann-Schwinger spectrum, composite materials eigenstates and their role in computational homogenization</w:t>
               </w:r>
@@ -1157,144 +1157,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117813v2</w:t>
+                <w:t xml:space="preserve">hal-02908126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving EIT-based visualizations of two-phase flows using an Eigenvalue correlation method</w:t>
               </w:r>
@@ -1408,122 +1386,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty-free approach to PDE constrained optimization: Application to an inverse wave problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908126v2</w:t>
+                <w:t xml:space="preserve">hal-03117813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical comparisons of EIT excitation protocols with applications in high-contrast imaging</w:t>
               </w:r>
@@ -1741,749 +1741,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Touboul</w:t>
+                <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (2), pp.201-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+                <w:t xml:space="preserve">hal-02413035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salah Bourennane</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370971v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning effective dynamical properties of periodic media by FFT-accelerated topological optimization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6352⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.015302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab3d63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311019v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of the correlation between EIT data eigenvalues and two-phase flow phase fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Schmidt</w:t>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab3d63⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357608v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">High speed EIT with multifrequency excitation using FPGA and response analysis using FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Darnajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhui Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121 (2), pp.201-232. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (15), pp.8698-8710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2984388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413035v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
               </w:r>
@@ -2789,90 +2789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Simultaneous Multi-Frequency Excitations and Measurements for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Darnajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunhui Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric variational principles for computational homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3299,78 +3299,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 472 (2187), pp.20150488. </w:t>
+              <w:t xml:space="preserve">, 2016, 472 (2187), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2015.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522650v1</w:t>
+                <w:t xml:space="preserve">hal-01323124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-field image conversion method for the inverse conductivity problem with internal measurements</w:t>
               </w:r>
@@ -3390,78 +3390,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 472 (2187), </w:t>
+              <w:t xml:space="preserve">, 2016, 472 (2187), pp.20150488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2015.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323124v1</w:t>
+                <w:t xml:space="preserve">hal-03522650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of constitutive parameters in isotropic linear elasticity from noisy full-field measurements</w:t>
               </w:r>
@@ -3939,222 +3939,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the transmission eigenvalue spectrum for elastic bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+                <w:t xml:space="preserve">Dynamical 1D models of passive piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxr070⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286512469980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323097v1</w:t>
+                <w:t xml:space="preserve">hal-00875813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical 1D models of passive piezoelectric sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">Nature of the transmission eigenvalue spectrum for elastic bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (5), pp.895-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286512469980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxr070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875813v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
@@ -5819,51 +5819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From strain maps to elastic properties of composite materials: the small contrast limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Filling Gaps in Material Property Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5901,172 +5901,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323321v1</w:t>
+                <w:t xml:space="preserve">hal-01323324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting strain maps into elasticity maps for materials with small contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">XXIV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323324v1</w:t>
+                <w:t xml:space="preserve">hal-01323321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic inverse scattering using topological derivative of far-field measurements-based L2 cost functionals</w:t>
               </w:r>
@@ -6970,96 +6970,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
+                <w:t xml:space="preserve">Identification de fissures dans des milieux homogènes ou bimatériaux par sensibilité topologique élastodynamique temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 7 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323219v1</w:t>
+                <w:t xml:space="preserve">hal-00592820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-based crack imaging in elastic solids using 3D time-domain topological sensitivity</w:t>
               </w:r>
@@ -7121,109 +7134,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de fissures dans des milieux homogènes ou bimatériaux par sensibilité topologique élastodynamique temporelle</w:t>
+                <w:t xml:space="preserve">Qualitative methods for inverse scattering in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 7 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">GRACM International Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592820v1</w:t>
+                <w:t xml:space="preserve">hal-01323219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cracks in homogeneous and bimaterial bodies using 3D elastodynamic topological sensitivity</w:t>
               </w:r>
@@ -7367,191 +7367,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
+                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323206v1</w:t>
+                <w:t xml:space="preserve">hal-00496768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack identification in elasticity using 3d time-domain topological derivative</w:t>
+                <w:t xml:space="preserve">Interior transmission problem for piecewise-homogeneous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">US National Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, University Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496768v1</w:t>
+                <w:t xml:space="preserve">hal-01323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de fissures par la méthode de sensibilité topologique en élastodynamique temporelle</w:t>
               </w:r>
@@ -8310,273 +8310,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior Transmission Problem for Piecewise-Homogeneous Solids</w:t>
+                <w:t xml:space="preserve">Solving the Interior Transmission Problem in Geophysical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMNS Workshop on Inverse Problems for Waves: Methods and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IP-RPI Symposium on Inverse Problems and System Identification of GeoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323170v1</w:t>
+                <w:t xml:space="preserve">hal-01323191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Interior Transmission Problem in Geophysical Imaging</w:t>
+                <w:t xml:space="preserve">Qualitative Crack Identification by 3D Time-Domain Topological Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. B. Guzina</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-RPI Symposium on Inverse Problems and System Identification of GeoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Troy, United States</w:t>
+              <w:t xml:space="preserve">Stability and Nonlinearity in Solid Mechanics: a symposium to honor Nguyen Quoc Son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323191v1</w:t>
+                <w:t xml:space="preserve">hal-01323199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Crack Identification by 3D Time-Domain Topological Sensitivity</w:t>
+                <w:t xml:space="preserve">Interior Transmission Problem for Piecewise-Homogeneous Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Guzina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stability and Nonlinearity in Solid Mechanics: a symposium to honor Nguyen Quoc Son</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">MMNS Workshop on Inverse Problems for Waves: Methods and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323199v1</w:t>
+                <w:t xml:space="preserve">hal-01323170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8633,51 +8633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Valmalette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120281" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189041v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211416v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2023.0905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.184210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908126v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Darnajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Mylvaganam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3056736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abe742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091888v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311019v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnajou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ricciardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab3d63" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2984388" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19173679" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-018-09713-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/12/125004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Holtzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919673v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmin Ben Jazia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Guzina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286512469980" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cakoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxr070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/7/075012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00462117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446550v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.01.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzina B. Bojan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371796v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal G." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473956v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. P. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtzman B." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaherty J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00557545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>