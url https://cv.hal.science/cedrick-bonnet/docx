--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,7314 +66,9480 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redesign work environment with a sit-stand desk to reduce sitting duration and improve cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration days of Information and Knowledge Society (IKS) Graduate Program 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eye movements intensify during the reverse incongruent Stroop task, regardless of the difficulty in maintaining the upright stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo de Andrade Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Angelo Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Tosi Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR VISION 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Louvain-la Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients with Parkinson’s Disease able of postural adaptation to the task performed but not as much as healthy controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference of Human Physical Education and Motricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rio claro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits of postural fluctuations to detect challenging visual targets in the standing position.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajnal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posture (standing vs. sitting) and consequences on task performance, work productivity and health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Posture and Gait Resarch (ISPGR) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane (online), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients with Parkinson’s Disease still have adaptive postural control to perform goal-directed visual tasks, but limited compared to age-matched controls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Control of Movement Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâches de Maxwell et contrôle moteur chez les enfants dyslexiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G-A. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe congrès de la SOFPEL (Société Francophone Posture Équilibre et Locomotion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients with Parkinson's Disease can still adapt their postural control to perform goal-directed visual task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging and cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits of swaying in the standing position to perform and succeed in goal-directed visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited adaptive postural cability in Parkinson’s Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Posture and Gait Resarch (ISPGR) Wolrd Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane (online), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parkinson Disease’s related impairment in the synergy between gaze shift and body movements as in relation to postural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Posture and Gait Research (ISPGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitting vs. standing: historical evolution, incidence, and related consequences on task performance and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Posture and Gait Resarch (ISPGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In dyslexic children, the proprioceptive therapy improves cross-model processing and reading abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preserved functional adaptative postural capacity in a population with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergic relations between eye and postural movements in searching to locate objects in room inside houses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th annual meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l’obtention d’une stabilisation référentielle d’un syndrome de déficience posturale sur les mécanismes d’automatisation de la lecture des enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the relations between postural control, eye movements and cognitive involvement related to Parkinson’s disease and age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th annual Neural Control of Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toyama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la pathologie de Parkinson et de l’âge sur les relations entre vision, posture et difficulté cognitive ressentie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e congrès de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success in goal-directed visual tasks: the benefits of alternating sitting and standing instead of only sitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Cherigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Applied Ergonomics, 129 (104611), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of standing postural sway without vision depend on the action and duration of stretched ankle muscles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rhys M Lormand</w:t>
+                <w:t xml:space="preserve">Multimodal compensation of postural control in demyelinating neuropathies: better visual integration in CMT1A than in CIDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Yeomans</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Davion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Tard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.05.016⟩</w:t>
+              <w:t xml:space="preserve">Neurodegenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Neurodegenerative Diseases, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000547256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401467v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal compensation of postural control in demyelinating neuropathies: better visual integration in CMT1A than in CIDP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Still functional but limited postural adaptation for individuals with Parkinson’s Disease in goal-directed visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurodegenerative Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000547256⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, European Journal of Neuroscience, 61 (1), pp.e16646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215735v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still functional but limited postural adaptation for individuals with Parkinson’s Disease in goal-directed visual tasks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristics of standing postural sway without vision depend on the action and duration of stretched ankle muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor M Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys M Lormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A Yeomans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio B Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16646⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121, pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843928v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of swaying while standing to higher selective attention in goal-directed visual tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Hua</w:t>
+                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Viseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George M. Pamboris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Sturbois-Nachef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélen Guillaume</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103318⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Clinical Neurophysiology, 55 (5), pp.103100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868225v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body multifractal synergies support cognitive visual word search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madhur Mangalam</w:t>
+                <w:t xml:space="preserve">Benefits of swaying while standing to higher selective attention in goal-directed visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407413.2025.2587061⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Human Movement Science, 99, pp.103318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355700v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment in the behavioral control of body sway, gaze shift, and mental workload in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Scientific Reports, 15 (30354), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-12878-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Whole-body multifractal synergies support cognitive visual word search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Kelty-Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhur Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2025.103100⟩</w:t>
+              <w:t xml:space="preserve">Ecological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407413.2025.2587061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263372v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor mismatch disrupts motor automaticity and increases anxiety during a goal-directed balance task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2025.1632265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive intervention stabilizes the chaos of a non-linear system in dyslexic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prioritized adjustments in posture stabilization and adaptive reaching during neuromuscular fatigue of lower-limb muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oindrila Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kpankpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Albenze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijop.13175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Applied Physiology, 137 (3), pp.629-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00252.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837396v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive posture stabilization before contact with moving objects: equivalence of smooth pursuit tracking and peripheral vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of postural sway to succeed in goal-directed visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oindrila Sinha</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pf Polastri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00158.2024⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Human Movement Science, 97, pp.103277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674223v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People with Parkinson’s Disease are able to couple eye movements and postural sway to improve stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proprioceptive intervention stabilizes the chaos of a non-linear system in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pf Polastri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomechanics4030032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Research in Developmental Disabilities, 59 (Supplement 1), pp.237-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijop.13175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive intervention improves reading performance in developmental dyslexia: An eye-tracking study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictive posture stabilization before contact with moving objects: equivalence of smooth pursuit tracking and peripheral vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oindrila Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Rosenquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Fedorshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kpankpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Albenze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104813⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Neurophysiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00158.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674393v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritized adjustments in posture stabilization and adaptive reaching during neuromuscular fatigue of lower-limb muscles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">People with Parkinson’s Disease are able to couple eye movements and postural sway to improve stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fa Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pf Polastri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00252.2024⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Biomechanics, 4 (3), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics4030032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674271v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of postural sway to succeed in goal-directed visual tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proprioceptive intervention improves reading performance in developmental dyslexia: An eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">St Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103277⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Research in Developmental Disabilities, 153, pp.104813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2024.104813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681197v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional relation between postural sway and saccadic eye movements is strong and not altered by moving visual environment and concomitant memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Gotardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. T. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. G. Jacomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Adaptive Behavior, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10597123231208034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits associated with the standing position during visual search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.187-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-022-06512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced cognitive interference during visuomotor tasks may cause eye-hand dyscoordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Semrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy M Herter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.547-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-023-06550-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trunk and head displacements stabilized to perform both horizontal and vertical saccadic eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael M. P. Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. F. Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Experimental Brain Research, 240, pp.503-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-021-06274-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitting vs. standing: an urgent need to rebalance our world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behavioral synergic relations between eye and postural movements in young adults searching to locate objects in room inside houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2022.2150673⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240 (2), pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-021-06276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881112v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral synergic relations between eye and postural movements in young adults searching to locate objects in room inside houses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sitting vs. standing: an urgent need to rebalance our world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-021-06276-5⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Health Psychology Review, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2022.2150673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474033v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic information improvement on postural sway is information-dependent but not influenced by cognitive task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. F. Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Experimental Brain Research, 54 (4), pp.515-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2022.2030667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health issues due to the global prevalence of sedentariness and recommendations towards achieving a healthier behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Healthcare, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/healthcare9080995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the upright stance, posture is better controlled to perform precise visual tasks than laser pointing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (3), pp.893-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-020-04564-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049095v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinson’s-disease-related changes in the behavioural synergy between eye movements and postural movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, European Journal of Neuroscience, 54 (3), pp.5161-5172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.15351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related deficits in rapid visuomotor decision-making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gómez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah A Barany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Schrayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac L Kurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Journal of Neurophysiology, 126, pp.1592-1603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00073.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of postural control in precise gaze shifts and laser pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Human Movement Science, 79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can dual-task paradigms predict Falls better than single task? – A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madli Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Neurophysiologie Clinique, 50 (6), pp.401-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into Parkinson’s disease‐related impairment of the automatic control of upright stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (12), pp.4851-4862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.14870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between eye and body movements to perform visual tasks in upright stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human movement science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Human movement science, 68, pp.102541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Eye Movement, Postural Sway and Cognitive Involvement in Unprecise and Precise Visual Tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Neuroscience, 416, pp.177-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Relations Between Vision and Posture in the Fixation Task Performed Upright.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/mc.2018-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between cognition and motor control: A theoretical framework for dual-task interference effects on posture, gait initiation, gait and turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (6), pp.361-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150658v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural de patients parkinsoniens lors d’observations libres de larges images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Neurophysiologie Clinique, 47 (5–6), pp.350-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Synergy Between Postural and Visual Behaviors When Performing a Difficult Precise Visual Task in Upright Stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (6), pp.1675-1693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levodopa has primarily negative influences on postural control in patients with parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 331, pp.67-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186152v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A functional synergistic model to explain postural control during precise visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gait &amp; Posture, 50, pp.120-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186555v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How providing more or less time to solve a cognitive task interferes with upright stance control; a posturographic analysis on healthy young adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178899v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vision task and postural control in healthy, young adults: Synergy and probably not duality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How providing more or less time to solve a cognitive task interferes with upright stance control; a posturographic analysis on healthy young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice R. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.016⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159217v3</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and disadvantages of stiffness instructions when studying postural control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Active vision task and postural control in healthy, young adults: Synergy and probably not duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Gait &amp; Posture, 46, pp.208-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159218v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stationary-Gaze Task Should Not Be Systematically Used as the Control Task in Studies of Postural Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journal of Motor Behavior, 49, pp.494-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional synergistic model to explain postural control during precise visual tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advantages and disadvantages of stiffness instructions when studying postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Gait &amp; Posture, 50, pp.120-125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.030⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Gait &amp; Posture, 46, pp.208-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178860v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinson's Disease-Related Impairments in Body Movement, Coordination and Postural Control Mechanisms When Performing 80° Lateral Gaze Shifts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, IEEE transactions on neural systems and rehabilitation engineering a publication of the IEEE Engineering in Medicine and Biology Society, 23, pp.849-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2014.2369455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological requirement to analyze biomechanical postural control mechanisms with two platforms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrasted mediolateral postural control mechanisms in varied foot positions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human movement science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Computer methods in biomechanics and biomedical engineering, 17 Suppl 1, pp.180-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186163v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of active posturography to detect age-related and early Parkinson's disease-related impairments in mediolateral postural control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Methodological requirement to analyze biomechanical postural control mechanisms with two platforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00412.2014⟩</w:t>
+              <w:t xml:space="preserve">Human movement science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Human movement science, 35, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178927v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of body weight distribution and center of pressure location in the control of mediolateral stance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interest of active posturography to detect age-related and early Parkinson's disease-related impairments in mediolateral postural control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice R Rougier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (10), pp.2638-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00412.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355476v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural mechanisms to control body displacements in the performance of lateral gaze shifts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The contribution of body weight distribution and center of pressure location in the control of mediolateral stance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice R Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of motor behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222895.2014.924472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of biomechanics, 47, pp.1603-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186574v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted mediolateral postural control mechanisms in varied foot positions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Postural mechanisms to control body displacements in the performance of lateral gaze shifts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice R Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931669⟩</w:t>
+              <w:t xml:space="preserve">Journal of motor behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of motor behavior, 46, pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2014.924472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159297v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mediolateral postural control at the ankle in healthy, middle-aged adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (4), pp.333-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2013.799056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad stance conditions change postural control and postural sway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of motor behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Journal of motor behavior, 44, pp.125-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222895.2012.654526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large lateral head movements and postural control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Despretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human movement science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Human movement science, 31 (6), pp.1541-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2012.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal postural control mechanisms may be exaggeratedly adopted by individuals with peripheral deficiencies: a review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Peripheral neuropathy may not be the only fundamental reason explaining increased sway in diabetic individuals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lepeut</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of motor behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222895.2011.589415⟩</w:t>
+              <w:t xml:space="preserve">Clinical biomechanics (Bristol, Avon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clinical biomechanics (Bristol, Avon), 26, pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186614v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral neuropathy may not be the only fundamental reason explaining increased sway in diabetic individuals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proximal postural control mechanisms may be exaggeratedly adopted by individuals with peripheral deficiencies: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Ray</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical biomechanics (Bristol, Avon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of motor behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Journal of motor behavior, 43, pp.319-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2011.589415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186247v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the proximity of an object on human stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (1), pp.124-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic postural processes: effects of task, environment, and age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M Kinsella-Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till D Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah J Bubela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of motor behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Journal of motor behavior, 42, pp.85-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00222890903498521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the proximity of an object on human stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Gait &amp; posture, 32, pp.124-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and postural stability: review and hypotheses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Turvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Journal of motor behavior, 41, pp.172-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3200/JMBR.41.2.172-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Hove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t>
+              <w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440618v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
+                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02186225v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186581v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186601v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy J. Pagulayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7383,4508 +9549,2342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movements intensify during the reverse incongruent Stroop task, regardless of the difficulty to maintain the upright stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle moteur influence la vitesse de lecture chez les enfants dyslexiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dyslexic children have altered cross-modal processing that is improved by proprioceptive therapy in correlates with reading abilities. A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe congrès de la SOFPEL (Société Francophone Posture Équilibre et Locomotion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">IFAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour; MEPS UR4445, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397213v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du contrôle postural pour une population atteinte de la maladie de Parkinson lors d’une tâche visuomotrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delval</w:t>
+                <w:t xml:space="preserve">Le contrôle moteur influence la vitesse de lecture chez les enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G-A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de la SOFPEL</w:t>
+              <w:t xml:space="preserve">XXIXe congrès de la SOFPEL (Société Francophone Posture Équilibre et Locomotion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390902v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive therapy improves multisensory integration disorders and reading abilities of dyslexic children; pilot, randomized, clinical, study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration du contrôle postural pour une population atteinte de la maladie de Parkinson lors d’une tâche visuomotrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum annuel du GDR Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de la SOFPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397639v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexic children have altered cross-modal processing that is improved by proprioceptive therapy in correlates with reading abilities. A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Proprioceptive therapy improves multisensory integration disorders and reading abilities of dyslexic children; pilot, randomized, clinical, study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des pays de l'Adour; MEPS UR4445, Apr 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum annuel du GDR Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396524v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controle postural e movimento dos olhos durante a leitura em pé e sentada de adultos jovens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-R. Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Brazilian Congress of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Manaus, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexic children have altered cross-modal processing that is improved by proprioceptive therapy in correlates with reading abilities. A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Psychology (ECP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized comparative study of the management of dyslexia: Speech therapy, versus, Proprioceptive and Speech therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Réunion de la SENP - Société Européenne de Neurologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In dyslexic children, the proprioceptive therapy improves cross-modal processing and reading abilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des liens entre déficit synergique du mouvement des yeux et du corps et instabilité posturale chez des patients parkinsoniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e edition du forum des sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related and Parkinson's Disease related impairment in synergic control between eye movement, postural control and attention in performing goal-directed visual tasks in the standing position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Brazilian Congress of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Manaus, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excessive sitting and related consequences on cognitive functions and health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un stage kinésithérapeutique sur les déficiences synergiques et l’incidence des chutes pour les patients parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Premob sur la chute de la personne âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the proprioceptive management of dyslexia developmental. Randomised study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting Society of the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre déficits synergique du mouvement des yeux et du corps et instabilité posturale chez des sujets âgés et parkinsoniens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Parkinson’s Disease-related impairment in the synergic control between postural sway, eye movement and subjective mental workload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391056v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération du contrôle synergique comportemental entre les mouvements posturaux et la charge mentale subjective liée à la maladie de Parkinson.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Premob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Y. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson’s Disease-related impairment in the synergic control between postural sway, eye movement and subjective mental workload.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre déficits synergique du mouvement des yeux et du corps et instabilité posturale chez des sujets âgés et parkinsoniens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402558v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficiences de synergie « vision-posture » liées à la maladie de Parkinson lors de tâches visuelles en station debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre « Parkinson : je dis recherche ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the proprioceptive management of dyslexia developmental. Randomised study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Congress of Psychology (ICP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labilité référentielle d’origine centrale et trouble spécifique du langage et des apprentissages. (Prévalence, coefficient de corrélation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe congrès de la Société Francophone Posture Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between postural control, eye movements and cognitive involvement in precise visual tasks performed upright.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Y. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Posture and Gait Research (ISPGR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432620v1</w:t>
-              </w:r>
-[...2164 lines deleted...]
-                <w:t xml:space="preserve">hal-04390973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12039,51 +12039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cherigui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor M Gauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M Lormand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Yeomans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio B Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.05.016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Davion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04843928v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Romain Kechabia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04868225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Barbieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2025.2587061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12878-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1632265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04837396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Virlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Sinha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rosenquist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Fedorshak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kpankpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Albenze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00158.2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Barbieri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Brito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pf Polastri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4030032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Barela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104813" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674271v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00252.2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magnani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04322712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Brito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gotardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jacomassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231208034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881212v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkeshwar Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Barela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06512-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Rizzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Semrau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy M Herter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06550-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480932v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella A. Figueiredo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. P. Paulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. F. Barela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Barela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06274-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2022.2150673" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474033v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06276-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2030667" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340145v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9080995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049095v6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubrulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04564-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276370v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15351" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445780v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez-Granados" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Barany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Schrayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac L Kurtzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00073.2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340137v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102853" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03040971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madli Bayot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dissaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992251v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14870" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102541" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525772v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02150658v5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.037" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186152v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R. Rougier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.03.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159217v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.12.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186732v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241749" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2369455" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherraf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178927v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00412.2014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02355476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R Rougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2014.924472" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178909v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.799056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2012.654526" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.05.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61320JG7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2011.589415" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.04.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMG6K3C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Kinsella-Shaw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till D Frank" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Bubela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222890903498521" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Turvey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.41.2.172-192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397213v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-A. Figueiredo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barela" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390902v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Romain Kechabia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R. Jesus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400680v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398461v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391031v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391069v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455006v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402526v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383875v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Andrade Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Tosi Rodrigues" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390908v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397654v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397226v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390915v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magnani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400368v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398419v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390987v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405898v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Andrade Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Tosi Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Romain Kechabia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Virlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-A. Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magnani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cherigui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Davion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04843928v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Romain Kechabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor M Gauss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M Lormand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Yeomans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio B Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.05.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04868225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Barbieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12878-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2025.2587061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1632265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674271v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Nardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Sinha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kpankpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Albenze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00252.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magnani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pf Polastri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04837396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13175" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rosenquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Fedorshak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00158.2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Barbieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Brito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4030032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Barela" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04322712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Brito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gotardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jacomassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231208034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881212v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkeshwar Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Barela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06512-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Rizzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Semrau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy M Herter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06550-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480932v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella A. Figueiredo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. P. Paulo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. F. Barela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Barela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06274-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474033v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06276-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2022.2150673" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2030667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340145v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9080995" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049095v6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubrulle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04564-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276370v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15351" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez-Granados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Barany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Schrayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac L Kurtzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00073.2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340137v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03040971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madli Bayot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992251v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102541" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525772v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02150658v5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186152v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178899v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R. Rougier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.03.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159217v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186732v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2369455" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931669" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherraf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.03.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178927v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00412.2014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02355476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R Rougier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2014.924472" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178909v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.799056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2012.654526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.05.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61320JG7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2011.589415" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMG6K3C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Kinsella-Shaw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till D Frank" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Bubela" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Harrison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222890903498521" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Turvey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.41.2.172-192" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397213v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R. Jesus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Hoang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454894v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>