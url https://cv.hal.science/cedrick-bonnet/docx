--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -303,51 +303,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with Parkinson’s Disease able of postural adaptation to the task performed but not as much as healthy controls</w:t>
+                <w:t xml:space="preserve">Posture (standing vs. sitting) and consequences on task performance, work productivity and health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
@@ -365,287 +365,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Society of Posture and Gait Resarch (ISPGR) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brisbane (online), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395525v1</w:t>
+                <w:t xml:space="preserve">hal-04397654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patients with Parkinson’s Disease still have adaptive postural control to perform goal-directed visual tasks, but limited compared to age-matched controls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of Human Physical Education and Motricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rio claro, Brazil</w:t>
+              <w:t xml:space="preserve">Neural Control of Movement Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395298v1</w:t>
+                <w:t xml:space="preserve">hal-04397689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of postural fluctuations to detect challenging visual targets in the standing position.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of Neural Control of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture (standing vs. sitting) and consequences on task performance, work productivity and health.</w:t>
+                <w:t xml:space="preserve">Patients with Parkinson’s Disease able of postural adaptation to the task performed but not as much as healthy controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
@@ -663,423 +676,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Posture and Gait Resarch (ISPGR) World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brisbane (online), Australia</w:t>
+              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397654v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with Parkinson’s Disease still have adaptive postural control to perform goal-directed visual tasks, but limited compared to age-matched controls.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Control of Movement Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">13th International Conference of Human Physical Education and Motricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rio claro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397689v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches de Maxwell et contrôle moteur chez les enfants dyslexiques.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe congrès de la SOFPEL (Société Francophone Posture Équilibre et Locomotion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397226v1</w:t>
+                <w:t xml:space="preserve">hal-04397793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired behavioral synergic control between postural, visual, and subjective mental load in individuals affected by Parkinson’s disease.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delval</w:t>
+                <w:t xml:space="preserve">Tâches de Maxwell et contrôle moteur chez les enfants dyslexiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G-A. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Parkinson Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXIXe congrès de la SOFPEL (Société Francophone Posture Équilibre et Locomotion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397793v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients with Parkinson's Disease can still adapt their postural control to perform goal-directed visual task.</w:t>
               </w:r>
@@ -1212,64 +1212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of Neural Control of Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,64 +1605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In dyslexic children, the proprioceptive therapy improves cross-model processing and reading abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,243 +1828,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic relations between eye and postural movements in searching to locate objects in room inside houses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’obtention d’une stabilisation référentielle d’un syndrome de déficience posturale sur les mécanismes d’automatisation de la lecture des enfants dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Singh</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th annual meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t>
+              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430289v1</w:t>
+                <w:t xml:space="preserve">hal-04390987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’obtention d’une stabilisation référentielle d’un syndrome de déficience posturale sur les mécanismes d’automatisation de la lecture des enfants dyslexiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic relations between eye and postural movements in searching to locate objects in room inside houses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Berquin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">50th annual meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390987v1</w:t>
+                <w:t xml:space="preserve">hal-04430289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the relations between postural control, eye movements and cognitive involvement related to Parkinson’s disease and age.</w:t>
               </w:r>
@@ -2266,525 +2266,525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success in goal-directed visual tasks: the benefits of alternating sitting and standing instead of only sitting</w:t>
+                <w:t xml:space="preserve">Still functional but limited postural adaptation for individuals with Parkinson’s Disease in goal-directed visual tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Cherigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. T. Rodrigues</w:t>
+                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104611⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, European Journal of Neuroscience, 61 (1), pp.e16646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215914v1</w:t>
+                <w:t xml:space="preserve">hal-04843928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal compensation of postural control in demyelinating neuropathies: better visual integration in CMT1A than in CIDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Davion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Tard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurodegenerative Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Neurodegenerative Diseases, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000547256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still functional but limited postural adaptation for individuals with Parkinson’s Disease in goal-directed visual tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of standing postural sway without vision depend on the action and duration of stretched ankle muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor M Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys M Lormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delval</w:t>
+                <w:t xml:space="preserve">Matthew A Yeomans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio B Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16646⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121, pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843928v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of standing postural sway without vision depend on the action and duration of stretched ankle muscles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Success in goal-directed visual tasks: the benefits of alternating sitting and standing instead of only sitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhys M Lormand</w:t>
+                <w:t xml:space="preserve">Wafa Cherigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Yeomans</w:t>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio B Morales</w:t>
+                <w:t xml:space="preserve">S. T. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121, pp.209-216. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Applied Ergonomics, 129 (104611), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401467v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reticular formation: An integrative network for postural control</w:t>
               </w:r>
@@ -2898,421 +2898,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of swaying while standing to higher selective attention in goal-directed visual tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Barbieri</w:t>
+                <w:t xml:space="preserve">Impairment in the behavioral control of body sway, gaze shift, and mental workload in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103318⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Scientific Reports, 15 (30354), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12878-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868225v1</w:t>
+                <w:t xml:space="preserve">hal-05215782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment in the behavioral control of body sway, gaze shift, and mental workload in Parkinson’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delval</w:t>
+                <w:t xml:space="preserve">Whole-body multifractal synergies support cognitive visual word search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Kelty-Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhur Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12878-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407413.2025.2587061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215782v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body multifractal synergies support cognitive visual word search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of swaying while standing to higher selective attention in goal-directed visual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Kelty-Stephen</w:t>
+                <w:t xml:space="preserve">Sérgio Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhur Mangalam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélen Guillaume</w:t>
+                <w:t xml:space="preserve">Fabio Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Human Movement Science, 99, pp.103318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407413.2025.2587061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355700v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor mismatch disrupts motor automaticity and increases anxiety during a goal-directed balance task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of postural sway to succeed in goal-directed visual tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,278 +3643,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive intervention stabilizes the chaos of a non-linear system in dyslexic children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+                <w:t xml:space="preserve">Predictive posture stabilization before contact with moving objects: equivalence of smooth pursuit tracking and peripheral vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oindrila Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berquin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taylor Rosenquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Fedorshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kpankpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Albenze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijop.13175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Neurophysiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00158.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837396v1</w:t>
+                <w:t xml:space="preserve">hal-04674223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive posture stabilization before contact with moving objects: equivalence of smooth pursuit tracking and peripheral vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taylor Rosenquist</w:t>
+                <w:t xml:space="preserve">Proprioceptive intervention stabilizes the chaos of a non-linear system in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Fedorshak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Berquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Neurophysiology, </w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Research in Developmental Disabilities, 59 (Supplement 1), pp.237-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00158.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijop.13175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674223v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People with Parkinson’s Disease are able to couple eye movements and postural sway to improve stability</w:t>
               </w:r>
@@ -4030,90 +4030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive intervention improves reading performance in developmental dyslexia: An eye-tracking study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4154,789 +4154,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relation between postural sway and saccadic eye movements is strong and not altered by moving visual environment and concomitant memory task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits associated with the standing position during visual search tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Brito</w:t>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. Gotardi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose A. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10597123231208034⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-022-06512-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322712v1</w:t>
+                <w:t xml:space="preserve">hal-03881212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits associated with the standing position during visual search tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced cognitive interference during visuomotor tasks may cause eye-hand dyscoordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+                <w:t xml:space="preserve">Jennifer Semrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A. Barela</w:t>
+                <w:t xml:space="preserve">Troy M Herter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.187-199. </w:t>
+              <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.547-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-022-06512-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06550-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881212v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cognitive interference during visuomotor tasks may cause eye-hand dyscoordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional relation between postural sway and saccadic eye movements is strong and not altered by moving visual environment and concomitant memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Rizzo</w:t>
+                <w:t xml:space="preserve">M. B. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Gotardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. G. Jacomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Experimental Brain Research, 241, pp.547-558. </w:t>
+              <w:t xml:space="preserve">Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Adaptive Behavior, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06550-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10597123231208034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950041v1</w:t>
+                <w:t xml:space="preserve">hal-04322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk and head displacements stabilized to perform both horizontal and vertical saccadic eye movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral synergic relations between eye and postural movements in young adults searching to locate objects in room inside houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella A. Figueiredo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José A. Barela</w:t>
+                <w:t xml:space="preserve">Jose Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Experimental Brain Research, 240, pp.503-509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-021-06274-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 240 (2), pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-021-06276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480932v2</w:t>
+                <w:t xml:space="preserve">hal-03474033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral synergic relations between eye and postural movements in young adults searching to locate objects in room inside houses</w:t>
+                <w:t xml:space="preserve">Sitting vs. standing: an urgent need to rebalance our world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-021-06276-5⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Health Psychology Review, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2022.2150673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474033v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitting vs. standing: an urgent need to rebalance our world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trunk and head displacements stabilized to perform both horizontal and vertical saccadic eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella A. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael M. P. Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. F. Barela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Cheval</w:t>
+                <w:t xml:space="preserve">José A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Health Psychology Review, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Experimental Brain Research, 240, pp.503-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17437199.2022.2150673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-021-06274-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881112v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic information improvement on postural sway is information-dependent but not influenced by cognitive task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. F. Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Experimental Brain Research, 54 (4), pp.515-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,339 +4964,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health issues due to the global prevalence of sedentariness and recommendations towards achieving a healthier behaviour</w:t>
+                <w:t xml:space="preserve">In the upright stance, posture is better controlled to perform precise visual tasks than laser pointing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Barela</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare9080995⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (3), pp.893-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04564-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340145v2</w:t>
+                <w:t xml:space="preserve">hal-03049095v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the upright stance, posture is better controlled to perform precise visual tasks than laser pointing tasks</w:t>
+                <w:t xml:space="preserve">Parkinson’s-disease-related changes in the behavioural synergy between eye movements and postural movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121 (3), pp.893-901. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, European Journal of Neuroscience, 54 (3), pp.5161-5172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04564-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049095v6</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson’s-disease-related changes in the behavioural synergy between eye movements and postural movements</w:t>
+                <w:t xml:space="preserve">Health issues due to the global prevalence of sedentariness and recommendations towards achieving a healthier behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, European Journal of Neuroscience, 54 (3), pp.5161-5172. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Healthcare, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare9080995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276370v3</w:t>
+                <w:t xml:space="preserve">hal-03340145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related deficits in rapid visuomotor decision-making.</w:t>
               </w:r>
@@ -5429,64 +5429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of postural control in precise gaze shifts and laser pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,512 +5540,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dual-task paradigms predict Falls better than single task? – A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight into Parkinson’s disease‐related impairment of the automatic control of upright stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madli Bayot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Tard</w:t>
+                <w:t xml:space="preserve">Yann Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.4851-4862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040971v1</w:t>
+                <w:t xml:space="preserve">hal-02992251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into Parkinson’s disease‐related impairment of the automatic control of upright stance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarkeshwar Singh</w:t>
+                <w:t xml:space="preserve">Can dual-task paradigms predict Falls better than single task? – A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madli Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kechabia</w:t>
+                <w:t xml:space="preserve">Céline Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (12), pp.4851-4862. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neurophysiologie Clinique, 50 (6), pp.401-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.14870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992251v3</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between eye and body movements to perform visual tasks in upright stance.</w:t>
+                <w:t xml:space="preserve">Relations between Eye Movement, Postural Sway and Cognitive Involvement in Unprecise and Precise Visual Tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human movement science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102541⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Neuroscience, 416, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525724v1</w:t>
+                <w:t xml:space="preserve">hal-02525840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Eye Movement, Postural Sway and Cognitive Involvement in Unprecise and Precise Visual Tasks.</w:t>
+                <w:t xml:space="preserve">Interaction between eye and body movements to perform visual tasks in upright stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Neuroscience, 416, pp.177-189. </w:t>
+              <w:t xml:space="preserve">Human movement science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Human movement science, 68, pp.102541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525840v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Relations Between Vision and Posture in the Fixation Task Performed Upright.</w:t>
               </w:r>
@@ -6109,64 +6109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between cognition and motor control: A theoretical framework for dual-task interference effects on posture, gait initiation, gait and turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Tard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (6), pp.1675-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6555,51 +6555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional synergistic model to explain postural control during precise visual tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gait &amp; Posture, 50, pp.120-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6627,313 +6627,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active vision task and postural control in healthy, young adults: Synergy and probably not duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186555v2</w:t>
+                <w:t xml:space="preserve">hal-02159217v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How providing more or less time to solve a cognitive task interferes with upright stance control; a posturographic analysis on healthy young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice R. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vision task and postural control in healthy, young adults: Synergy and probably not duality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control Can Be Well Maintained by Healthy, Young Adults in Difficult Visual Task, Even in Sway-Referenced Dynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.57-63. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159217v3</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stationary-Gaze Task Should Not Be Systematically Used as the Control Task in Studies of Postural Control</w:t>
               </w:r>
@@ -7264,278 +7264,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological requirement to analyze biomechanical postural control mechanisms with two platforms.</w:t>
+                <w:t xml:space="preserve">Interest of active posturography to detect age-related and early Parkinson's disease-related impairments in mediolateral postural control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human movement science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (10), pp.2638-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00412.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186163v1</w:t>
+                <w:t xml:space="preserve">hal-02178927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of active posturography to detect age-related and early Parkinson's disease-related impairments in mediolateral postural control.</w:t>
+                <w:t xml:space="preserve">Methodological requirement to analyze biomechanical postural control mechanisms with two platforms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (10), pp.2638-46. </w:t>
+              <w:t xml:space="preserve">Human movement science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Human movement science, 35, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00412.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178927v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of body weight distribution and center of pressure location in the control of mediolateral stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,256 +8289,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and stochastic postural processes: effects of task, environment, and age.</w:t>
+                <w:t xml:space="preserve">The effects of the proximity of an object on human stance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of motor behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gait &amp; posture, 32, pp.124-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159323v1</w:t>
+                <w:t xml:space="preserve">hal-02178825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the proximity of an object on human stance.</w:t>
+                <w:t xml:space="preserve">Deterministic and stochastic postural processes: effects of task, environment, and age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M Kinsella-Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till D Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah J Bubela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of motor behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Journal of motor behavior, 42, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222890903498521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178825v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and postural stability: review and hypotheses.</w:t>
               </w:r>
@@ -8873,290 +8873,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
+                <w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Oullier</w:t>
+                <w:t xml:space="preserve">Michael A Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440618v1</w:t>
+                <w:t xml:space="preserve">hal-02186225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
+                <w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02186225v1</w:t>
+                <w:t xml:space="preserve">hal-01440618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t>
               </w:r>
@@ -9298,51 +9298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît G Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,51 +9427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9645,64 +9645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexic children have altered cross-modal processing that is improved by proprioceptive therapy in correlates with reading abilities. A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9740,90 +9740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle moteur influence la vitesse de lecture chez les enfants dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9969,64 +9969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive therapy improves multisensory integration disorders and reading abilities of dyslexic children; pilot, randomized, clinical, study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10090,51 +10090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-R. Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-A. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,64 +10185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexic children have altered cross-modal processing that is improved by proprioceptive therapy in correlates with reading abilities. A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10280,64 +10280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized comparative study of the management of dyslexia: Speech therapy, versus, Proprioceptive and Speech therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10382,243 +10382,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In dyslexic children, the proprioceptive therapy improves cross-modal processing and reading abilities.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+                <w:t xml:space="preserve">Etude des liens entre déficit synergique du mouvement des yeux et du corps et instabilité posturale chez des patients parkinsoniens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">21e edition du forum des sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398461v1</w:t>
+                <w:t xml:space="preserve">hal-04391031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre déficit synergique du mouvement des yeux et du corps et instabilité posturale chez des patients parkinsoniens.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Singh</w:t>
+                <w:t xml:space="preserve">In dyslexic children, the proprioceptive therapy improves cross-modal processing and reading abilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e edition du forum des sciences cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391031v1</w:t>
+                <w:t xml:space="preserve">hal-04398461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related and Parkinson's Disease related impairment in synergic control between eye movement, postural control and attention in performing goal-directed visual tasks in the standing position.</w:t>
               </w:r>
@@ -10725,51 +10725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excessive sitting and related consequences on cognitive functions and health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10788,714 +10788,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact d’un stage kinésithérapeutique sur les déficiences synergiques et l’incidence des chutes pour les patients parkinsoniens</w:t>
+                <w:t xml:space="preserve">Parkinson’s Disease-related impairment in the synergic control between postural sway, eye movement and subjective mental workload.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Premob sur la chute de la personne âgée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391069v1</w:t>
+                <w:t xml:space="preserve">hal-04402558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the proprioceptive management of dyslexia developmental. Randomised study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+                <w:t xml:space="preserve">Altération du contrôle synergique comportemental entre les mouvements posturaux et la charge mentale subjective liée à la maladie de Parkinson.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting Society of the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Premob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402512v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson’s Disease-related impairment in the synergic control between postural sway, eye movement and subjective mental workload.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Y. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs (JSJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402558v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération du contrôle synergique comportemental entre les mouvements posturaux et la charge mentale subjective liée à la maladie de Parkinson.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Romain Kechabia</w:t>
+                <w:t xml:space="preserve">Etude des liens entre déficits synergique du mouvement des yeux et du corps et instabilité posturale chez des sujets âgés et parkinsoniens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Premob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455006v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the proprioceptive management of dyslexia developmental. Randomised study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASEP- International Association for Physical Education in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting Society of the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428955v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre déficits synergique du mouvement des yeux et du corps et instabilité posturale chez des sujets âgés et parkinsoniens.</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact d’un stage kinésithérapeutique sur les déficiences synergiques et l’incidence des chutes pour les patients parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Romain Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès de la SOFPEL 2021 à Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Premob sur la chute de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391056v1</w:t>
+                <w:t xml:space="preserve">hal-04391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficiences de synergie « vision-posture » liées à la maladie de Parkinson lors de tâches visuelles en station debout</w:t>
               </w:r>
@@ -11550,64 +11550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the proprioceptive management of dyslexia developmental. Randomised study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11645,77 +11645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labilité référentielle d’origine centrale et trouble spécifique du langage et des apprentissages. (Prévalence, coefficient de corrélation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Virlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11775,64 +11775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between postural control, eye movements and cognitive involvement in precise visual tasks performed upright.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Y. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12039,51 +12039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Andrade Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Tosi Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Romain Kechabia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Virlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-A. Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magnani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cherigui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Davion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04843928v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Romain Kechabia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor M Gauss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M Lormand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Yeomans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio B Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.05.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04868225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Barbieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12878-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2025.2587061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1632265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674271v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Nardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Sinha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kpankpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Albenze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00252.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magnani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pf Polastri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04837396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13175" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rosenquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Fedorshak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00158.2024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Barbieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Brito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4030032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Barela" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04322712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Brito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gotardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jacomassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231208034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881212v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkeshwar Singh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Barela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06512-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Rizzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Semrau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy M Herter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06550-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480932v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella A. Figueiredo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. P. Paulo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. F. Barela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Barela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06274-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474033v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06276-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2022.2150673" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2030667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340145v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9080995" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049095v6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubrulle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04564-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276370v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15351" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez-Granados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Barany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Schrayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac L Kurtzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00073.2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340137v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03040971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madli Bayot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992251v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102541" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hoang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525772v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02150658v5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186152v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178899v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R. Rougier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.03.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159217v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186732v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2369455" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931669" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherraf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.03.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178927v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00412.2014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02355476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R Rougier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2014.924472" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178909v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.799056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2012.654526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.05.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61320JG7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2011.589415" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMG6K3C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Kinsella-Shaw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till D Frank" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Bubela" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Harrison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222890903498521" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Turvey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.41.2.172-192" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397213v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R. Jesus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402512v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402558v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Hoang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454894v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Butin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Andrade Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angelo Barela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Tosi Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Romain Kechabia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Virlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-A. Figueiredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Magnani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04843928v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Romain Kechabia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Davion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor M Gauss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys M Lormand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Yeomans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio B Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.05.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cherigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;len Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05263372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Viseux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simoneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George M. Pamboris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sturbois-Nachef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2025.103100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05215782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12878-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kelty-Stephen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhur Mangalam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2025.2587061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04868225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Barbieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103318" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1632265" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674271v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Nardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Sinha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kpankpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Albenze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00252.2024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magnani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pf Polastri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Rosenquist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Fedorshak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00158.2024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04837396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13175" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Barbieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Brito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4030032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Barela" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2024.104813" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881212v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkeshwar Singh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Barela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06512-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Rizzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Semrau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy M Herter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06550-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04322712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gotardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Jacomassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231208034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474033v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barela" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06276-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03881112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2022.2150673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03480932v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella A. Figueiredo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. P. Paulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. F. Barela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Barela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06274-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2022.2030667" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049095v6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Dubrulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04564-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276370v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340145v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9080995" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03445780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez-Granados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Barany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Schrayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac L Kurtzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00073.2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03340137v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992251v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kechabia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14870" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03040971v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madli Bayot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dissaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Davin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hoang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102541" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525772v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2018-0094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02150658v5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186152v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159217v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178899v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R. Rougier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186555v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lions" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164400" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186732v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2369455" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931669" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178927v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00412.2014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cherraf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2014.03.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02355476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R Rougier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.03.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2014.924472" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178909v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.799056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2012.654526" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.05.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61320JG7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186247v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2011.589415" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2010.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMG6K3C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02178825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Kinsella-Shaw" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till D Frank" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Bubela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Harrison" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222890903498521" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02159324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carello" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Turvey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.41.2.172-192" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383815v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397213v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04397639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-R. Jesus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04398465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Singh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Hoang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391056v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402512v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04391069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454894v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04432620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>