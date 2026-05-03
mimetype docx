--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the function of OmpA in the Rcs stress response</w:t>
+                <w:t xml:space="preserve">Structure of the Peptidoglycan Synthase Activator LpoP in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Dekoninck</w:t>
+                <w:t xml:space="preserve">Nathanael Caveney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Létoquart</w:t>
+                <w:t xml:space="preserve">Alexander Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean-Pierre Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Bevernaegie</w:t>
+                <w:t xml:space="preserve">Craig Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.60861⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.643-650.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998523v1</w:t>
+                <w:t xml:space="preserve">hal-03002322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Peptidoglycan Synthase Activator LpoP in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the function of OmpA in the Rcs stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Caveney</w:t>
+                <w:t xml:space="preserve">Juliette Létoquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Egan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laguri</w:t>
+                <w:t xml:space="preserve">Pascal Jean-Pierre Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Robb</w:t>
+                <w:t xml:space="preserve">Robin Bevernaegie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.643-650.e5. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e60861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.60861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002322v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Peptidoglycan Fragments by the Transpeptidase PBP4 From Staphylococcus aureus</w:t>
               </w:r>
@@ -2578,237 +2578,246 @@
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 112 (20), pp.6365-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 112 (20), pp.6365-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.142282411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyl acceptor recognition by Enterococcus faecium l,d-transpeptidase Ldtfm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C5-epimerase and 2-O-sulfotransferase associate in vitro to generate contiguous epimerized and 2-O-sulfated heparan sulfate domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Prechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,2168 +2845,2168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.1064-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic model of a cell-wall cross-linking enzyme in complex with an intact bacterial peptidoglycan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (51), pp.10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja5105987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nsights into the mechanism by which Interferon-g basic amino acid clusters mediate protein binding to heparan sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.9384-9390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Mechanism by Which Interferon-γ Basic Amino Acid Clusters Mediate Protein Binding to Heparan Sulfate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Els Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (25), pp.9384-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja4000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSulf sulfatases catalyze processive and oriented 6-O-desulfation of heparan sulfate that differentially regulates fibroblast growth factor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Seffouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Milz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Oosterhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (6), pp.2431-2439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.12-226373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane Tada batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (41), pp.10394-10398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201205346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interactions by NMR spectroscopy: application to the CXCL12α chemokine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (25), pp.9642-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja201753e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interaction by NMR spectroscopy. Application to the CXCL12α chemokine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.9642-9645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cxcl12 evolution--subfunctionalization of a ligand through altered interaction with the chemokine receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Boldajipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsiaryna Tarbashevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuizi Rachel Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (14), pp.2909-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.068379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of heparan sulfate explored by neutron scattering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jasnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert van Eijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (14), pp.3360-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b923878f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Mismatch Repair Protein MSH6 Contains a PWWP Domain That Targets Double Stranded DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Axt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi7024639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Mismatch Repair Protein MSH6 Contains a PWWP Domain That Targets Double Stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Axt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.6199-6207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi7024639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between glycosaminoglycan and receptor binding sites in chemokines-the CXCL12 example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2008.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CXCL12gamma chemokine displays unprecedented structural and functional properties that make it a paradigm of chemoattractant proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Balabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Y. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (7), pp.e2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0002543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00315593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Novel CXCL12gamma Isoform Encodes an Unstructured Cationic Domain Which Regulates Bioactivity and Interaction with Both Glycosaminoglycans and CXCR4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (10), pp.e1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00187330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure and DNA binding of the effector domain from the global regulator PrrA (RegA) from Rhodobacter sphaeroides: insights into DNA binding specificity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary K Phillips-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.6778-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of the LEM motif common to three human inner nuclear membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Romi-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Courchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (6), pp.503-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0969-2126(01)00611-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5007,78 +5016,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New assessment of teichoic acids in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,51 +5119,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMSV 2025 -b Bacterial Morphogenesis Survival and Virulance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Le Cap (Afrique du Sud), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5164,65 +5173,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teichoic acids in the periplasm and cell envelope of Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,73 +5269,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LptB 2 FG is an ABC transporter with Adenylate Kinase activity regulated by LptC/A recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5378,51 +5387,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sperandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,105 +5441,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of cell-surface glycoconjugates and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Structural Biology [q-bio.BM]. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03355030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5677,51 +5686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chouquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02577j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Maalej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Trembley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanan Nagarajan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03799-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nieto-Fabregat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Razew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laguri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaus-Drobek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42506-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baeta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C.C. M. Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sperandeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;choux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pazos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Safaei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calem Kenward" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02796-20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romanelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Martorana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Dekoninck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bevernaegie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60861" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Caveney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Robb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maya-Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrew N Alexander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vollmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ester Forgione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Silipo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra M Martorana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10136-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgette Janine Connell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf1839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Guinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Halimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5105987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4000867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201753e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sapay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simorre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Boldajipour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doitsidou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Tarbashevich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuizi Rachel Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068379" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923878f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Z5SCFJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Friedrich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Axt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024639" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQS2HBZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289019v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.01.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PTRQCR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00315593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rueda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Y. Chow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00187330v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001110" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K Phillips-Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Williamson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884048v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Romi-Lebrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courchay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00611-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458239v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03355030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chouquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02577j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Maalej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Trembley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanan Nagarajan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03799-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nieto-Fabregat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Razew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laguri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaus-Drobek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42506-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baeta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C.C. M. Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sperandeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;choux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pazos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Safaei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calem Kenward" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02796-20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romanelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Martorana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Caveney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Robb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Dekoninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bevernaegie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maya-Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrew N Alexander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vollmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ester Forgione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Silipo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra M Martorana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10136-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgette Janine Connell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf1839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Guinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.142282411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Halimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5105987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4000867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201753e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sapay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simorre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Boldajipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doitsidou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Tarbashevich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuizi Rachel Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068379" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923878f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Z5SCFJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Friedrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Axt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024639" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQS2HBZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.01.047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PTRQCR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00315593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rueda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Y. Chow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00187330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K Phillips-Jones" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Williamson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Romi-Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courchay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00611-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458239v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03355030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>