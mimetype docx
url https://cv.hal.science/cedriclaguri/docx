--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichoic acids in the periplasm and cell envelope of Streptococcus pneumoniae</w:t>
+                <w:t xml:space="preserve">The juxtamembrane domain of StkP is phosphorylated and influences cell division in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Mélisse Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elda Bauda</w:t>
+                <w:t xml:space="preserve">Sathya Narayanan Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Boyat</w:t>
+                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.RP105132. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.105132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03799-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064308v1</w:t>
+                <w:t xml:space="preserve">hal-05288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linking teichoic acids by click chemistry prevents bacterial cell growth</w:t>
+                <w:t xml:space="preserve">Teichoic acids in the periplasm and cell envelope of Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Baudoin</w:t>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chouquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elda Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Boyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Zapun</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cc02577j⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.RP105132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.105132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193544v1</w:t>
+                <w:t xml:space="preserve">hal-05064308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide nanoparticles: A biomimetic platform to study bacterial surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-linking teichoic acids by click chemistry prevents bacterial cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Micciulla</w:t>
+                <w:t xml:space="preserve">Morgane Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
+                <w:t xml:space="preserve">Anne Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Boyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Maalej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Macha Trembley</w:t>
+                <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2025.06.036⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (54), pp.9940 - 9943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc02577j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213363v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The juxtamembrane domain of StkP is phosphorylated and influences cell division in Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipopolysaccharide nanoparticles: A biomimetic platform to study bacterial surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massilia Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisse Hamidi</w:t>
+                <w:t xml:space="preserve">Samantha Micciulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathya Narayanan Nagarajan</w:t>
+                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
+                <w:t xml:space="preserve">Meriem Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laguri</w:t>
+                <w:t xml:space="preserve">Macha Trembley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (5), </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124 (15), pp.2542-2552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.03799-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2025.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288486v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unique 3D arrangement of macrophage galactose lectin enables Escherichia coli lipopolysaccharide recognition through two distinct interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massilia Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Nieto-Fabregat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Baeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Martorana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Robb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Létoquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean-Pierre Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human macrophage galactose‐type lectin, MGL, recognizes the outer core of E. coli lipooligosaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ester Forgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State NMR Studies of Intact Lipopolysaccharide Endotoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Silipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of lipopolysaccharides at intermolecular sites of the periplasmic Lpt transport assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sperandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Kleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.12071. </w:t>
@@ -2495,476 +2495,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration water mobility is enhanced around tau amyloid fibers.</w:t>
+                <w:t xml:space="preserve">C5-epimerase and 2-O-sulfotransferase associate in vitro to generate contiguous epimerized and 2-O-sulfated heparan sulfate domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fichou</w:t>
+                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Schirò</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Celia Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.1064-1071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158439v1</w:t>
+                <w:t xml:space="preserve">hal-01104721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl acceptor recognition by Enterococcus faecium l,d-transpeptidase Ldtfm.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration water mobility is enhanced around tau amyloid fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Schirò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Arthur</w:t>
+                <w:t xml:space="preserve">Martine Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (20), pp.6365-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.142282411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199249v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C5-epimerase and 2-O-sulfotransferase associate in vitro to generate contiguous epimerized and 2-O-sulfated heparan sulfate domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyl acceptor recognition by Enterococcus faecium l,d-transpeptidase Ldtfm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Halimi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.1064-1071</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104721v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic model of a cell-wall cross-linking enzyme in complex with an intact bacterial peptidoglycan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3009,420 +3009,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nsights into the mechanism by which Interferon-g basic amino acid clusters mediate protein binding to heparan sulfate</w:t>
+                <w:t xml:space="preserve">HSulf sulfatases catalyze processive and oriented 6-O-desulfation of heparan sulfate that differentially regulates fibroblast growth factor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saesen</w:t>
+                <w:t xml:space="preserve">Amal Seffouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sarrazin</w:t>
+                <w:t xml:space="preserve">Fabian Milz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laguri</w:t>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sadir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Maurin</w:t>
+                <w:t xml:space="preserve">Arie Oosterhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (6), pp.2431-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.12-226373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849903v1</w:t>
+                <w:t xml:space="preserve">hal-00871189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Mechanism by Which Interferon-γ Basic Amino Acid Clusters Mediate Protein Binding to Heparan Sulfate.</w:t>
+                <w:t xml:space="preserve">nsights into the mechanism by which Interferon-g basic amino acid clusters mediate protein binding to heparan sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Saesen</w:t>
+                <w:t xml:space="preserve">E. Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sarrazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rabia Sadir</w:t>
+                <w:t xml:space="preserve">S. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurin</w:t>
+                <w:t xml:space="preserve">C. Laguri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (25), pp.9384-90. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.9384-9390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847973v1</w:t>
+                <w:t xml:space="preserve">hal-00849903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSulf sulfatases catalyze processive and oriented 6-O-desulfation of heparan sulfate that differentially regulates fibroblast growth factor activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Mechanism by Which Interferon-γ Basic Amino Acid Clusters Mediate Protein Binding to Heparan Sulfate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Milz</w:t>
+                <w:t xml:space="preserve">Els Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphane Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie Oosterhof</w:t>
+                <w:t xml:space="preserve">Damien Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (6), pp.2431-2439. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (25), pp.9384-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.12-226373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja4000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871189v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
               </w:r>
@@ -3548,286 +3548,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interactions by NMR spectroscopy: application to the CXCL12α chemokine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laguri</w:t>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interaction by NMR spectroscopy. Application to the CXCL12α chemokine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sapay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
+                <w:t xml:space="preserve">N. Sapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Brutscher</w:t>
+                <w:t xml:space="preserve">J.P. Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">B. Brutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 133 (25), pp.9642-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.9642-9645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638466v1</w:t>
+                <w:t xml:space="preserve">hal-00603058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interaction by NMR spectroscopy. Application to the CXCL12α chemokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Laguri</w:t>
+                <w:t xml:space="preserve">13C-labeled heparan sulfate analogue as a tool to study protein/heparan sulfate interactions by NMR spectroscopy: application to the CXCL12α chemokine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sapay</w:t>
+                <w:t xml:space="preserve">Nicolas Sapay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Simorre</w:t>
+                <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brutscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Imberty</w:t>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.9642-9645</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 133 (25), pp.9642-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja201753e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603058v1</w:t>
+                <w:t xml:space="preserve">hal-00638466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cxcl12 evolution--subfunctionalization of a ligand through altered interaction with the chemokine receptor.</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Doitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsiaryna Tarbashevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuizi Rachel Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (14), pp.3360-2. </w:t>
@@ -4093,51 +4093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Mismatch Repair Protein MSH6 Contains a PWWP Domain That Targets Double Stranded DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Mismatch Repair Protein MSH6 Contains a PWWP Domain That Targets Double Stranded DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between glycosaminoglycan and receptor binding sites in chemokines-the CXCL12 example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Arenzana-Seisdedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Novel CXCL12gamma Isoform Encodes an Unstructured Cationic Domain Which Regulates Bioactivity and Interaction with Both Glycosaminoglycans and CXCR4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,51 +4769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure and DNA binding of the effector domain from the global regulator PrrA (RegA) from Rhodobacter sphaeroides: insights into DNA binding specificity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary K Phillips-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of the LEM motif common to three human inner nuclear membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,77 +5056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Boyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMSV 2025 -b Bacterial Morphogenesis Survival and Virulance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Le Cap (Afrique du Sud), South Africa</w:t>
@@ -5200,90 +5200,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teichoic acids in the periplasm and cell envelope of Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Boyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5455,51 +5455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of cell-surface glycoconjugates and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Structural Biology [q-bio.BM]. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5686,51 +5686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chouquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02577j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Maalej" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Trembley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanan Nagarajan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03799-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nieto-Fabregat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Razew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laguri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaus-Drobek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42506-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baeta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C.C. M. Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sperandeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;choux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pazos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Safaei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calem Kenward" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02796-20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romanelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Martorana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Caveney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Robb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Dekoninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bevernaegie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maya-Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrew N Alexander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vollmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ester Forgione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Silipo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra M Martorana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10136-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgette Janine Connell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf1839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Guinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.142282411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Halimi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5105987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4000867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201753e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sapay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simorre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Boldajipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doitsidou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Tarbashevich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuizi Rachel Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068379" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923878f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Z5SCFJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Friedrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Axt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024639" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQS2HBZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.01.047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PTRQCR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00315593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rueda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Y. Chow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00187330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K Phillips-Jones" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Williamson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Romi-Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courchay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00611-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458239v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03355030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Hamidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Narayanan Nagarajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03799-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chouquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02577j" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilia Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Maalej" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Trembley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nieto-Fabregat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Razew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laguri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kaus-Drobek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42506-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Baeta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giandoreggio-Barranco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C.C. M. Moura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sperandeo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pr&#233;choux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pazos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Safaei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calem Kenward" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02796-20" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Moura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romanelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Martorana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03002322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Caveney" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Egan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Robb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Dekoninck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette L&#233;toquart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bevernaegie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maya-Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrew N Alexander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Otten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vollmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03223" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ester Forgione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01875923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Silipo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra M Martorana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10136-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgette Janine Connell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaf1839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Guinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Halimi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01158439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.142282411" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01199249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triboulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hugonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arthur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja5105987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4000867" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603058v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sapay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simorre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sapay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201753e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Boldajipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doitsidou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsiaryna Tarbashevich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuizi Rachel Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068379" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923878f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Z5SCFJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Friedrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Axt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024639" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0GQS2HBZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arenzana-Seisdedos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.01.047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PTRQCR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00315593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rueda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Y. Chow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00187330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary K Phillips-Jones" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Williamson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Romi-Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Courchay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(01)00611-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458239v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Mai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03355030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>